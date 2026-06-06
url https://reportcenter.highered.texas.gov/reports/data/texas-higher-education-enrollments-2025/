--- v0 (2026-04-19)
+++ v1 (2026-06-06)
@@ -1,211 +1,216 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\APP\PA\PAForum\Web Publications\PLANNING\2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{30087142-2BB3-4229-B7DC-AC7CE76F3D94}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2F1506F9-53B5-4868-BCAA-9558812332C3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{BAB2AA48-2107-4E5F-805C-7F4C80F7D333}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{39CB3D6A-E831-4B8C-A969-FE4D45ED6401}"/>
   </bookViews>
   <sheets>
-    <sheet name="2025 Preliminary Enrollment" sheetId="1" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029" concurrentCalc="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="647" uniqueCount="252">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="647" uniqueCount="254">
   <si>
     <t>Texas Higher Education Enrollments</t>
   </si>
   <si>
-    <t>Fall 2022, Fall 2023, Fall 2024, and Preliminary Fall 2025</t>
+    <t>Fall 2022, Fall 2023, Fall 2024, and Certified Fall 2025</t>
   </si>
   <si>
     <t>Certified</t>
   </si>
   <si>
+    <t>2022-25</t>
+  </si>
+  <si>
+    <t>2023-25</t>
+  </si>
+  <si>
+    <t>2024-25</t>
+  </si>
+  <si>
+    <t>Fall 2022</t>
+  </si>
+  <si>
+    <t>Fall 2023</t>
+  </si>
+  <si>
+    <t>Fall 2024</t>
+  </si>
+  <si>
+    <t>Fall 2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Change </t>
+  </si>
+  <si>
+    <t>% Change</t>
+  </si>
+  <si>
+    <t>Change</t>
+  </si>
+  <si>
+    <t>Public Two- and Four-Year Institutions</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   Universities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   Community and State Colleges </t>
+  </si>
+  <si>
+    <t xml:space="preserve">   Texas State Technical Colleges </t>
+  </si>
+  <si>
+    <t>________</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   TOTALS</t>
+  </si>
+  <si>
+    <t>Independent Two- and Four-Year Institutions</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   Senior Colleges and Universities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   Junior Colleges</t>
+  </si>
+  <si>
+    <t>Medical, Dental, and Health-Related Institutions</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   Public Institutions</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      Medical</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      Dental</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      Academic</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      Audiology (AUD)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      Medical Physics (DMP)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      Pharmacy (PharmD) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">      Podiatry (DPM)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      Physical Therapy (DPT)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      Occupational Therapy (OTD)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      Clinical Science (DCLS)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      Clinical Nutrition (DCN)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      Health Informatics (DHI)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      Nursing Practice (DNP)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      TOTALS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   Independent Institutions</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      Chiropractic</t>
+  </si>
+  <si>
+    <t>TOTALS -- All Institutions</t>
+  </si>
+  <si>
     <t>Preliminary</t>
   </si>
   <si>
-    <t>2022-25</t>
-[...110 lines deleted...]
-    <t>TOTALS -- All Institutions</t>
+    <t>2021-24</t>
+  </si>
+  <si>
+    <t>2022-24</t>
   </si>
   <si>
     <t xml:space="preserve">State-Funded Workforce Continuing Education </t>
   </si>
   <si>
     <t xml:space="preserve">   Community and State Colleges</t>
   </si>
   <si>
     <t xml:space="preserve">   Texas State Technical Colleges</t>
   </si>
   <si>
     <t>Texas Public Universities</t>
   </si>
   <si>
     <t xml:space="preserve">Angelo State University                                     </t>
   </si>
   <si>
     <t>East Texas A&amp;M University</t>
   </si>
   <si>
     <t xml:space="preserve">Lamar University </t>
   </si>
   <si>
     <t xml:space="preserve">Midwestern State University                                 </t>
   </si>
@@ -230,89 +235,89 @@
   <si>
     <t>Texas A&amp;M International University</t>
   </si>
   <si>
     <t>Texas A&amp;M University</t>
   </si>
   <si>
     <t>Texas A&amp;M University at Galveston</t>
   </si>
   <si>
     <t>Texas A&amp;M University-Central Texas</t>
   </si>
   <si>
     <t>Texas A&amp;M University-Corpus Christi</t>
   </si>
   <si>
     <t>Texas A&amp;M University-Kingsville</t>
   </si>
   <si>
     <t>Texas A&amp;M University-San Antonio</t>
   </si>
   <si>
     <t>Texas A&amp;M University-Texarkana</t>
   </si>
   <si>
-    <t xml:space="preserve">Texas A&amp;M Universit-Victoria                              </t>
+    <t xml:space="preserve">Texas A&amp;M University-Victoria                              </t>
   </si>
   <si>
     <t xml:space="preserve">Texas Southern University                                   </t>
   </si>
   <si>
     <t>Texas State University</t>
   </si>
   <si>
     <t xml:space="preserve">Texas Tech University                                       </t>
   </si>
   <si>
     <t xml:space="preserve">Texas Woman's University                                    </t>
   </si>
   <si>
     <t>The University of Texas Permian Basin</t>
   </si>
   <si>
     <t xml:space="preserve">The University of Texas at Arlington                        </t>
   </si>
   <si>
     <t xml:space="preserve">The University of Texas at Austin                           </t>
   </si>
   <si>
     <t xml:space="preserve">The University of Texas at Dallas                           </t>
   </si>
   <si>
     <t xml:space="preserve">The University of Texas at El Paso                          </t>
   </si>
   <si>
+    <t xml:space="preserve">The University of Texas at San Antonio                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The University of Texas at Tyler                            </t>
+  </si>
+  <si>
     <t xml:space="preserve">The University of Texas Rio Grande Valley    </t>
   </si>
   <si>
-    <t xml:space="preserve">The University of Texas at San Antonio                      </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">University of Houston                                       </t>
   </si>
   <si>
     <t xml:space="preserve">University of Houston-Clear Lake                            </t>
   </si>
   <si>
     <t xml:space="preserve">University of Houston-Downtown                              </t>
   </si>
   <si>
     <t xml:space="preserve">University of North Texas                                </t>
   </si>
   <si>
     <t>University of North Texas at Dallas</t>
   </si>
   <si>
     <t>West Texas A&amp;M University</t>
   </si>
   <si>
     <t xml:space="preserve">TOTALS </t>
   </si>
   <si>
     <t>Texas Public Community and State Colleges</t>
   </si>
   <si>
     <t xml:space="preserve">Alamo Community College District                            </t>
@@ -407,56 +412,56 @@
   <si>
     <t xml:space="preserve">Midland College                                             </t>
   </si>
   <si>
     <t xml:space="preserve">Navarro College                                             </t>
   </si>
   <si>
     <t>North Central Texas Community College District</t>
   </si>
   <si>
     <t xml:space="preserve">Northeast Texas Community College                           </t>
   </si>
   <si>
     <t xml:space="preserve">Odessa College                                              </t>
   </si>
   <si>
     <t xml:space="preserve">Panola College                                              </t>
   </si>
   <si>
     <t xml:space="preserve">Paris Junior College                                        </t>
   </si>
   <si>
     <t>Ranger College</t>
   </si>
   <si>
+    <t>SHSU Polytechnic College</t>
+  </si>
+  <si>
     <t>San Jacinto College</t>
   </si>
   <si>
-    <t>SHSU Polytechnic College</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">South Plains College                                        </t>
   </si>
   <si>
     <t>South Texas College</t>
   </si>
   <si>
     <t xml:space="preserve">Southwest Texas College                              </t>
   </si>
   <si>
     <t xml:space="preserve">Tarrant County College District </t>
   </si>
   <si>
     <t>Temple College</t>
   </si>
   <si>
     <t>Texarkana College</t>
   </si>
   <si>
     <t xml:space="preserve">Texas Southmost College                                     </t>
   </si>
   <si>
     <t xml:space="preserve">Trinity Valley Community College                            </t>
   </si>
   <si>
     <t xml:space="preserve">Tyler Junior College                                        </t>
@@ -575,59 +580,65 @@
   <si>
     <t xml:space="preserve">Abilene Christian University                                </t>
   </si>
   <si>
     <t xml:space="preserve">Amberton University </t>
   </si>
   <si>
     <t xml:space="preserve">Art Institute of Houston                                              </t>
   </si>
   <si>
     <t xml:space="preserve">Austin College                                              </t>
   </si>
   <si>
     <t xml:space="preserve">Baylor University                                           </t>
   </si>
   <si>
     <t>College of Biblical Studies</t>
   </si>
   <si>
     <t>Concordia University Texas</t>
   </si>
   <si>
     <t>Criswell College</t>
   </si>
   <si>
+    <t xml:space="preserve">Dallas Baptist University                                   </t>
+  </si>
+  <si>
     <t>Dallas Theological Seminary</t>
   </si>
   <si>
     <t xml:space="preserve">East Texas Baptist University                               </t>
   </si>
   <si>
     <t xml:space="preserve">Hardin-Simmons University                                   </t>
   </si>
   <si>
+    <t xml:space="preserve">Houston Christian University                             </t>
+  </si>
+  <si>
     <t xml:space="preserve">Howard Payne University                                     </t>
   </si>
   <si>
     <t>Huston-Tillotson University</t>
   </si>
   <si>
     <t xml:space="preserve">Jarvis Christian College    </t>
   </si>
   <si>
     <t xml:space="preserve">LeTourneau University                                       </t>
   </si>
   <si>
     <t>Lubbock Christian University</t>
   </si>
   <si>
     <t>McMurry University</t>
   </si>
   <si>
     <t>Nelson University</t>
   </si>
   <si>
     <t xml:space="preserve">Our Lady of the Lake University </t>
   </si>
   <si>
     <t>Paul Quinn College</t>
@@ -786,80 +797,63 @@
     <t xml:space="preserve">    Clinical Nutrition (DCN)</t>
   </si>
   <si>
     <t>The University of Texas Southwestern Medical Center at Dallas</t>
   </si>
   <si>
     <t>University of North Texas Health Science Center at Fort Worth</t>
   </si>
   <si>
     <t xml:space="preserve">    Academic </t>
   </si>
   <si>
     <t>Subtotal</t>
   </si>
   <si>
     <t>Texas Independent Health-Related Institutions</t>
   </si>
   <si>
     <t>Baylor College of Medicine</t>
   </si>
   <si>
     <t>Parker University</t>
   </si>
   <si>
     <t>Texas Chiropractic College</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">Dallas Baptist University                                   </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...9 lines deleted...]
-      <name val="Arial"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF0070C0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -903,158 +897,150 @@
       <i/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="37" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="37" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="37" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="37" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="37" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="37" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="37" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...31 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
-  <cellStyles count="7">
+  <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 11" xfId="5" xr:uid="{085A5E46-3A19-47E1-BAF9-8FFA0A832F94}"/>
-[...4 lines deleted...]
-    <cellStyle name="Percent 2" xfId="6" xr:uid="{8E2913A1-DD8E-4BDB-8D0E-E44DE5212658}"/>
+    <cellStyle name="Percent 2" xfId="1" xr:uid="{376AE5A2-91B7-4BD5-A479-09F103012C74}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1329,14499 +1315,14495 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{23F496CA-0BC7-4A80-8B04-8F7D3C6FB017}">
-  <dimension ref="A1:K448"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6AD8C16B-289F-4982-BFB5-9FB714F3FD39}">
+  <dimension ref="A1:L451"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="75.33203125" bestFit="1" customWidth="1"/>
-    <col min="2" max="11" width="11.6640625" customWidth="1"/>
+    <col min="1" max="1" width="49.88671875" style="3" customWidth="1"/>
+    <col min="2" max="5" width="12.33203125" style="3" customWidth="1"/>
+    <col min="6" max="6" width="6.44140625" style="3" customWidth="1"/>
+    <col min="7" max="8" width="12.33203125" style="3" customWidth="1"/>
+    <col min="9" max="12" width="11.33203125" style="3" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:12" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="4"/>
-[...9 lines deleted...]
-      <c r="A2" s="3" t="s">
+      <c r="B1" s="2"/>
+    </row>
+    <row r="2" spans="1:12" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="E2" s="2"/>
-[...18 lines deleted...]
-      <c r="B4" s="9" t="s">
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A4" s="4"/>
+      <c r="B4" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="9" t="s">
+      <c r="C4" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="9" t="s">
+      <c r="D4" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="9" t="s">
+      <c r="E4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="F4" s="9" t="s">
+      <c r="H4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="I4" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="9" t="s">
+      <c r="J4" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="9" t="s">
+      <c r="K4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="I4" s="9" t="s">
+      <c r="L4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="J4" s="9" t="s">
+    </row>
+    <row r="5" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A5" s="6"/>
+      <c r="B5" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="K4" s="9" t="s">
+      <c r="C5" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I5" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="J5" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="K5" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="L5" s="8" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A7" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="9"/>
+      <c r="C7" s="9"/>
+      <c r="D7" s="9"/>
+      <c r="E7" s="9"/>
+      <c r="F7" s="9"/>
+      <c r="G7" s="9"/>
+      <c r="H7" s="9"/>
+      <c r="I7" s="10"/>
+      <c r="J7" s="9"/>
+      <c r="K7" s="9"/>
+      <c r="L7" s="9"/>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B8" s="9"/>
+      <c r="C8" s="9"/>
+      <c r="D8" s="9"/>
+      <c r="E8" s="9"/>
+      <c r="F8" s="9"/>
+      <c r="G8" s="9"/>
+      <c r="H8" s="9"/>
+      <c r="I8" s="10"/>
+      <c r="J8" s="9"/>
+      <c r="K8" s="9"/>
+      <c r="L8" s="9"/>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A9" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="9">
+        <v>666322</v>
+      </c>
+      <c r="C9" s="9">
+        <v>676467</v>
+      </c>
+      <c r="D9" s="9">
+        <v>689784</v>
+      </c>
+      <c r="E9" s="9">
+        <v>706541</v>
+      </c>
+      <c r="F9" s="9"/>
+      <c r="G9" s="10">
+        <v>40219</v>
+      </c>
+      <c r="H9" s="11">
+        <v>6.0359705967985446</v>
+      </c>
+      <c r="I9" s="10">
+        <v>30074</v>
+      </c>
+      <c r="J9" s="11">
+        <v>4.4457453209099631</v>
+      </c>
+      <c r="K9" s="9">
+        <v>16757</v>
+      </c>
+      <c r="L9" s="11">
+        <v>2.429311204666968</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B10" s="9"/>
+      <c r="C10" s="9"/>
+      <c r="D10" s="9"/>
+      <c r="E10" s="9"/>
+      <c r="F10" s="9"/>
+      <c r="G10" s="9"/>
+      <c r="H10" s="9"/>
+      <c r="I10" s="10"/>
+      <c r="J10" s="11"/>
+      <c r="K10" s="11"/>
+      <c r="L10" s="11"/>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A11" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="9">
+        <v>652405</v>
+      </c>
+      <c r="C11" s="9">
+        <v>677892</v>
+      </c>
+      <c r="D11" s="9">
+        <v>715133</v>
+      </c>
+      <c r="E11" s="9">
+        <v>759497</v>
+      </c>
+      <c r="F11" s="9"/>
+      <c r="G11" s="10">
+        <v>107092</v>
+      </c>
+      <c r="H11" s="11">
+        <v>16.414956966914723</v>
+      </c>
+      <c r="I11" s="10">
+        <v>81605</v>
+      </c>
+      <c r="J11" s="11">
+        <v>12.038053259221233</v>
+      </c>
+      <c r="K11" s="9">
+        <v>44364</v>
+      </c>
+      <c r="L11" s="11">
+        <v>6.2036012881519937</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="G12" s="10"/>
+      <c r="J12" s="11"/>
+      <c r="K12" s="11"/>
+      <c r="L12" s="11"/>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A13" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="9">
+        <v>16949</v>
+      </c>
+      <c r="C13" s="9">
+        <v>17781</v>
+      </c>
+      <c r="D13" s="9">
+        <v>16427</v>
+      </c>
+      <c r="E13" s="9">
+        <v>15729</v>
+      </c>
+      <c r="F13" s="9"/>
+      <c r="G13" s="10">
+        <v>-1220</v>
+      </c>
+      <c r="H13" s="11">
+        <v>-7.1980647825830424</v>
+      </c>
+      <c r="I13" s="10">
+        <v>-2052</v>
+      </c>
+      <c r="J13" s="11">
+        <v>-11.540408300995445</v>
+      </c>
+      <c r="K13" s="9">
+        <v>-698</v>
+      </c>
+      <c r="L13" s="11">
+        <v>-4.2491020880258112</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B14" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E14" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="F14" s="12"/>
+      <c r="G14" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="H14" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="K14" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="L14" s="12" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A15" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B15" s="9">
+        <v>1335676</v>
+      </c>
+      <c r="C15" s="9">
+        <v>1372140</v>
+      </c>
+      <c r="D15" s="9">
+        <v>1421344</v>
+      </c>
+      <c r="E15" s="9">
+        <v>1481767</v>
+      </c>
+      <c r="F15" s="9"/>
+      <c r="G15" s="10">
+        <v>146091</v>
+      </c>
+      <c r="H15" s="11">
+        <v>10.937607623405675</v>
+      </c>
+      <c r="I15" s="10">
+        <v>109627</v>
+      </c>
+      <c r="J15" s="11">
+        <v>7.9894908682787467</v>
+      </c>
+      <c r="K15" s="9">
+        <v>60423</v>
+      </c>
+      <c r="L15" s="11">
+        <v>4.2511172524033594</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B16" s="9"/>
+      <c r="C16" s="9"/>
+      <c r="D16" s="9"/>
+      <c r="E16" s="9"/>
+      <c r="F16" s="9"/>
+      <c r="G16" s="9"/>
+      <c r="H16" s="9"/>
+      <c r="I16" s="10"/>
+      <c r="J16" s="11"/>
+      <c r="K16" s="11"/>
+      <c r="L16" s="11"/>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A17" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B17" s="14"/>
+      <c r="C17" s="14"/>
+      <c r="D17" s="14"/>
+      <c r="E17" s="14"/>
+      <c r="F17" s="14"/>
+      <c r="G17" s="14"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="15"/>
+      <c r="J17" s="16"/>
+      <c r="K17" s="16"/>
+      <c r="L17" s="16"/>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B18" s="9"/>
+      <c r="C18" s="9"/>
+      <c r="D18" s="9"/>
+      <c r="E18" s="9"/>
+      <c r="F18" s="9"/>
+      <c r="G18" s="9"/>
+      <c r="H18" s="9"/>
+      <c r="I18" s="10"/>
+      <c r="J18" s="11"/>
+      <c r="K18" s="11"/>
+      <c r="L18" s="11"/>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B19" s="9">
+        <v>142967</v>
+      </c>
+      <c r="C19" s="9">
+        <v>144292</v>
+      </c>
+      <c r="D19" s="9">
+        <v>150229</v>
+      </c>
+      <c r="E19" s="9">
+        <v>157492</v>
+      </c>
+      <c r="F19" s="9"/>
+      <c r="G19" s="10">
+        <v>14525</v>
+      </c>
+      <c r="H19" s="11">
+        <v>10.159687200542782</v>
+      </c>
+      <c r="I19" s="10">
+        <v>13200</v>
+      </c>
+      <c r="J19" s="11">
+        <v>9.1481163196850837</v>
+      </c>
+      <c r="K19" s="9">
+        <v>7263</v>
+      </c>
+      <c r="L19" s="11">
+        <v>4.8346191481005665</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B20" s="9"/>
+      <c r="C20" s="9"/>
+      <c r="D20" s="9"/>
+      <c r="E20" s="9"/>
+      <c r="F20" s="9"/>
+      <c r="G20" s="9"/>
+      <c r="H20" s="9"/>
+      <c r="I20" s="10"/>
+      <c r="J20" s="11"/>
+      <c r="K20" s="11"/>
+      <c r="L20" s="11"/>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B21" s="9">
+        <v>477</v>
+      </c>
+      <c r="C21" s="9">
+        <v>522</v>
+      </c>
+      <c r="D21" s="9">
+        <v>544</v>
+      </c>
+      <c r="E21" s="9">
+        <v>663</v>
+      </c>
+      <c r="F21" s="9"/>
+      <c r="G21" s="10">
+        <v>186</v>
+      </c>
+      <c r="H21" s="11">
+        <v>38.9937106918239</v>
+      </c>
+      <c r="I21" s="10">
+        <v>141</v>
+      </c>
+      <c r="J21" s="11">
+        <v>27.011494252873565</v>
+      </c>
+      <c r="K21" s="9">
+        <v>119</v>
+      </c>
+      <c r="L21" s="11">
+        <v>21.875</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B22" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C22" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="D22" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E22" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="F22" s="12"/>
+      <c r="G22" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="H22" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="K22" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="L22" s="12" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A23" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="9">
+        <v>143444</v>
+      </c>
+      <c r="C23" s="9">
+        <v>144814</v>
+      </c>
+      <c r="D23" s="9">
+        <v>150773</v>
+      </c>
+      <c r="E23" s="9">
+        <v>158155</v>
+      </c>
+      <c r="F23" s="9"/>
+      <c r="G23" s="10">
+        <v>14711</v>
+      </c>
+      <c r="H23" s="11">
+        <v>10.255570117955438</v>
+      </c>
+      <c r="I23" s="10">
+        <v>13341</v>
+      </c>
+      <c r="J23" s="11">
+        <v>9.2125070780449398</v>
+      </c>
+      <c r="K23" s="9">
+        <v>7382</v>
+      </c>
+      <c r="L23" s="11">
+        <v>4.8961020872437375</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B24" s="9"/>
+      <c r="C24" s="9"/>
+      <c r="D24" s="9"/>
+      <c r="E24" s="9"/>
+      <c r="F24" s="9"/>
+      <c r="G24" s="9"/>
+      <c r="H24" s="9"/>
+      <c r="I24" s="10"/>
+      <c r="J24" s="11"/>
+      <c r="K24" s="11"/>
+      <c r="L24" s="11"/>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A25" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B25" s="17"/>
+      <c r="C25" s="17"/>
+      <c r="D25" s="17"/>
+      <c r="E25" s="17"/>
+      <c r="F25" s="17"/>
+      <c r="G25" s="9"/>
+      <c r="H25" s="9"/>
+      <c r="I25" s="10"/>
+      <c r="J25" s="11"/>
+      <c r="K25" s="11"/>
+      <c r="L25" s="11"/>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B26" s="18"/>
+      <c r="C26" s="18"/>
+      <c r="D26" s="18"/>
+      <c r="E26" s="18"/>
+      <c r="F26" s="18"/>
+      <c r="G26" s="9"/>
+      <c r="H26" s="9"/>
+      <c r="I26" s="10"/>
+      <c r="J26" s="11"/>
+      <c r="K26" s="11"/>
+      <c r="L26" s="11"/>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A27" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B27" s="9"/>
+      <c r="C27" s="9"/>
+      <c r="D27" s="9"/>
+      <c r="E27" s="9"/>
+      <c r="F27" s="9"/>
+      <c r="G27" s="9"/>
+      <c r="H27" s="9"/>
+      <c r="I27" s="10"/>
+      <c r="J27" s="11"/>
+      <c r="K27" s="11"/>
+      <c r="L27" s="11"/>
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B28" s="9">
+        <v>7391</v>
+      </c>
+      <c r="C28" s="9">
+        <v>7800</v>
+      </c>
+      <c r="D28" s="9">
+        <v>8020</v>
+      </c>
+      <c r="E28" s="9">
+        <v>8193</v>
+      </c>
+      <c r="F28" s="9"/>
+      <c r="G28" s="10">
+        <v>802</v>
+      </c>
+      <c r="H28" s="11">
+        <v>10.851035042619401</v>
+      </c>
+      <c r="I28" s="10">
+        <v>393</v>
+      </c>
+      <c r="J28" s="11">
+        <v>5.0384615384615383</v>
+      </c>
+      <c r="K28" s="9">
+        <v>173</v>
+      </c>
+      <c r="L28" s="11">
+        <v>2.1571072319201994</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A29" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B29" s="9">
+        <v>1355</v>
+      </c>
+      <c r="C29" s="9">
+        <v>1419</v>
+      </c>
+      <c r="D29" s="9">
+        <v>1486</v>
+      </c>
+      <c r="E29" s="9">
+        <v>1519</v>
+      </c>
+      <c r="F29" s="9"/>
+      <c r="G29" s="10">
+        <v>164</v>
+      </c>
+      <c r="H29" s="11">
+        <v>12.103321033210332</v>
+      </c>
+      <c r="I29" s="10">
+        <v>100</v>
+      </c>
+      <c r="J29" s="11">
+        <v>7.0472163495419311</v>
+      </c>
+      <c r="K29" s="9">
+        <v>33</v>
+      </c>
+      <c r="L29" s="11">
+        <v>2.2207267833109019</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A30" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B30" s="9">
+        <v>16406</v>
+      </c>
+      <c r="C30" s="9">
+        <v>16027</v>
+      </c>
+      <c r="D30" s="9">
+        <v>15114</v>
+      </c>
+      <c r="E30" s="9">
+        <v>16256</v>
+      </c>
+      <c r="F30" s="9"/>
+      <c r="G30" s="10">
+        <v>-150</v>
+      </c>
+      <c r="H30" s="11">
+        <v>-0.91429964647080331</v>
+      </c>
+      <c r="I30" s="10">
+        <v>229</v>
+      </c>
+      <c r="J30" s="11">
+        <v>1.4288388344668372</v>
+      </c>
+      <c r="K30" s="9">
+        <v>1142</v>
+      </c>
+      <c r="L30" s="11">
+        <v>7.5559084292708745</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A31" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B31" s="9">
+        <v>42</v>
+      </c>
+      <c r="C31" s="9">
+        <v>46</v>
+      </c>
+      <c r="D31" s="9">
+        <v>46</v>
+      </c>
+      <c r="E31" s="9">
+        <v>48</v>
+      </c>
+      <c r="F31" s="9"/>
+      <c r="G31" s="10">
         <v>6</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B5" s="10" t="s">
+      <c r="H31" s="11">
+        <v>14.285714285714285</v>
+      </c>
+      <c r="I31" s="10">
+        <v>2</v>
+      </c>
+      <c r="J31" s="11">
+        <v>4.3478260869565215</v>
+      </c>
+      <c r="K31" s="9">
+        <v>2</v>
+      </c>
+      <c r="L31" s="11">
+        <v>4.3478260869565215</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A32" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B32" s="9">
+        <v>13</v>
+      </c>
+      <c r="C32" s="9">
+        <v>12</v>
+      </c>
+      <c r="D32" s="9">
+        <v>14</v>
+      </c>
+      <c r="E32" s="9">
+        <v>12</v>
+      </c>
+      <c r="F32" s="9"/>
+      <c r="G32" s="10">
+        <v>-1</v>
+      </c>
+      <c r="H32" s="11">
+        <v>-7.6923076923076925</v>
+      </c>
+      <c r="I32" s="10">
+        <v>0</v>
+      </c>
+      <c r="J32" s="11">
+        <v>0</v>
+      </c>
+      <c r="K32" s="9">
+        <v>-2</v>
+      </c>
+      <c r="L32" s="11">
+        <v>-14.285714285714285</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A33" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B33" s="9">
+        <v>1247</v>
+      </c>
+      <c r="C33" s="9">
+        <v>1149</v>
+      </c>
+      <c r="D33" s="9">
+        <v>1165</v>
+      </c>
+      <c r="E33" s="9">
+        <v>1190</v>
+      </c>
+      <c r="F33" s="9"/>
+      <c r="G33" s="10">
+        <v>-57</v>
+      </c>
+      <c r="H33" s="11">
+        <v>-4.5709703287890937</v>
+      </c>
+      <c r="I33" s="10">
+        <v>41</v>
+      </c>
+      <c r="J33" s="11">
+        <v>3.5683202785030463</v>
+      </c>
+      <c r="K33" s="9">
+        <v>25</v>
+      </c>
+      <c r="L33" s="11">
+        <v>2.1459227467811157</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A34" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="B34" s="9">
+        <v>27</v>
+      </c>
+      <c r="C34" s="9">
+        <v>62</v>
+      </c>
+      <c r="D34" s="9">
+        <v>83</v>
+      </c>
+      <c r="E34" s="9">
+        <v>109</v>
+      </c>
+      <c r="F34" s="9"/>
+      <c r="G34" s="10">
+        <v>82</v>
+      </c>
+      <c r="H34" s="11">
+        <v>303.7037037037037</v>
+      </c>
+      <c r="I34" s="10">
+        <v>47</v>
+      </c>
+      <c r="J34" s="11">
+        <v>75.806451612903231</v>
+      </c>
+      <c r="K34" s="9">
+        <v>26</v>
+      </c>
+      <c r="L34" s="11">
+        <v>31.325301204819279</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A35" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B35" s="9">
+        <v>868</v>
+      </c>
+      <c r="C35" s="9">
+        <v>895</v>
+      </c>
+      <c r="D35" s="9">
+        <v>899</v>
+      </c>
+      <c r="E35" s="9">
+        <v>967</v>
+      </c>
+      <c r="F35" s="9"/>
+      <c r="G35" s="10">
+        <v>99</v>
+      </c>
+      <c r="H35" s="11">
+        <v>11.405529953917052</v>
+      </c>
+      <c r="I35" s="10">
+        <v>72</v>
+      </c>
+      <c r="J35" s="11">
+        <v>8.044692737430168</v>
+      </c>
+      <c r="K35" s="9">
+        <v>68</v>
+      </c>
+      <c r="L35" s="11">
+        <v>7.5639599555061183</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A36" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B36" s="9">
+        <v>0</v>
+      </c>
+      <c r="C36" s="9">
+        <v>0</v>
+      </c>
+      <c r="D36" s="9">
+        <v>502</v>
+      </c>
+      <c r="E36" s="9">
+        <v>501</v>
+      </c>
+      <c r="F36" s="9"/>
+      <c r="G36" s="10">
+        <v>501</v>
+      </c>
+      <c r="H36" s="11">
+        <v>100</v>
+      </c>
+      <c r="I36" s="10">
+        <v>501</v>
+      </c>
+      <c r="J36" s="11">
+        <v>100</v>
+      </c>
+      <c r="K36" s="9">
+        <v>-1</v>
+      </c>
+      <c r="L36" s="11">
+        <v>-0.19920318725099601</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A37" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B37" s="9">
+        <v>0</v>
+      </c>
+      <c r="C37" s="9">
+        <v>0</v>
+      </c>
+      <c r="D37" s="9">
+        <v>32</v>
+      </c>
+      <c r="E37" s="9">
+        <v>32</v>
+      </c>
+      <c r="F37" s="9"/>
+      <c r="G37" s="10">
+        <v>32</v>
+      </c>
+      <c r="H37" s="11">
+        <v>100</v>
+      </c>
+      <c r="I37" s="10">
+        <v>32</v>
+      </c>
+      <c r="J37" s="11">
+        <v>100</v>
+      </c>
+      <c r="K37" s="9">
+        <v>0</v>
+      </c>
+      <c r="L37" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A38" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B38" s="9">
+        <v>0</v>
+      </c>
+      <c r="C38" s="9">
+        <v>0</v>
+      </c>
+      <c r="D38" s="9">
+        <v>12</v>
+      </c>
+      <c r="E38" s="9">
+        <v>21</v>
+      </c>
+      <c r="F38" s="9"/>
+      <c r="G38" s="10">
+        <v>21</v>
+      </c>
+      <c r="H38" s="11">
+        <v>100</v>
+      </c>
+      <c r="I38" s="10">
+        <v>21</v>
+      </c>
+      <c r="J38" s="11">
+        <v>100</v>
+      </c>
+      <c r="K38" s="9">
+        <v>9</v>
+      </c>
+      <c r="L38" s="11">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A39" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B39" s="9">
+        <v>0</v>
+      </c>
+      <c r="C39" s="9">
+        <v>0</v>
+      </c>
+      <c r="D39" s="9">
+        <v>23</v>
+      </c>
+      <c r="E39" s="9">
+        <v>18</v>
+      </c>
+      <c r="F39" s="9"/>
+      <c r="G39" s="10">
+        <v>18</v>
+      </c>
+      <c r="H39" s="11">
+        <v>100</v>
+      </c>
+      <c r="I39" s="10">
+        <v>18</v>
+      </c>
+      <c r="J39" s="11">
+        <v>100</v>
+      </c>
+      <c r="K39" s="9">
+        <v>-5</v>
+      </c>
+      <c r="L39" s="11">
+        <v>-21.739130434782609</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A40" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B40" s="9">
+        <v>0</v>
+      </c>
+      <c r="C40" s="9">
+        <v>0</v>
+      </c>
+      <c r="D40" s="9">
+        <v>831</v>
+      </c>
+      <c r="E40" s="9">
+        <v>919</v>
+      </c>
+      <c r="F40" s="9"/>
+      <c r="G40" s="10">
+        <v>919</v>
+      </c>
+      <c r="H40" s="11">
+        <v>100</v>
+      </c>
+      <c r="I40" s="10">
+        <v>919</v>
+      </c>
+      <c r="J40" s="11">
+        <v>100</v>
+      </c>
+      <c r="K40" s="9">
+        <v>88</v>
+      </c>
+      <c r="L40" s="11">
+        <v>10.589651022864018</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B41" s="9"/>
+      <c r="C41" s="9"/>
+      <c r="D41" s="9"/>
+      <c r="E41" s="9"/>
+      <c r="F41" s="9"/>
+      <c r="G41" s="10"/>
+      <c r="H41" s="11"/>
+      <c r="I41" s="10"/>
+      <c r="J41" s="11"/>
+      <c r="K41" s="9"/>
+      <c r="L41" s="11"/>
+    </row>
+    <row r="42" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A42" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B42" s="9">
+        <v>27349</v>
+      </c>
+      <c r="C42" s="9">
+        <v>27410</v>
+      </c>
+      <c r="D42" s="9">
+        <v>28227</v>
+      </c>
+      <c r="E42" s="9">
+        <v>29785</v>
+      </c>
+      <c r="F42" s="9"/>
+      <c r="G42" s="10">
+        <v>2436</v>
+      </c>
+      <c r="H42" s="11">
+        <v>8.9070898387509612</v>
+      </c>
+      <c r="I42" s="10">
+        <v>2375</v>
+      </c>
+      <c r="J42" s="11">
+        <v>8.6647209047792764</v>
+      </c>
+      <c r="K42" s="9">
+        <v>1558</v>
+      </c>
+      <c r="L42" s="11">
+        <v>5.519538030963262</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B43" s="20"/>
+      <c r="C43" s="20"/>
+      <c r="D43" s="20"/>
+      <c r="E43" s="20"/>
+      <c r="F43" s="20"/>
+      <c r="G43" s="9"/>
+      <c r="H43" s="9"/>
+      <c r="I43" s="10"/>
+      <c r="J43" s="11"/>
+      <c r="K43" s="11"/>
+      <c r="L43" s="11"/>
+    </row>
+    <row r="44" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A44" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B44" s="9"/>
+      <c r="C44" s="9"/>
+      <c r="D44" s="9"/>
+      <c r="E44" s="9"/>
+      <c r="F44" s="9"/>
+      <c r="G44" s="9"/>
+      <c r="H44" s="9"/>
+      <c r="I44" s="10"/>
+      <c r="J44" s="11"/>
+      <c r="K44" s="11"/>
+      <c r="L44" s="11"/>
+    </row>
+    <row r="45" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A45" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B45" s="9">
+        <v>877</v>
+      </c>
+      <c r="C45" s="9">
+        <v>878</v>
+      </c>
+      <c r="D45" s="9">
+        <v>849</v>
+      </c>
+      <c r="E45" s="9">
+        <v>883</v>
+      </c>
+      <c r="F45" s="9"/>
+      <c r="G45" s="10">
+        <v>6</v>
+      </c>
+      <c r="H45" s="11">
+        <v>0.68415051311288488</v>
+      </c>
+      <c r="I45" s="10">
+        <v>5</v>
+      </c>
+      <c r="J45" s="11">
+        <v>0.56947608200455579</v>
+      </c>
+      <c r="K45" s="9">
+        <v>34</v>
+      </c>
+      <c r="L45" s="11">
+        <v>4.0047114252061249</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A46" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B46" s="9">
+        <v>733</v>
+      </c>
+      <c r="C46" s="9">
+        <v>789</v>
+      </c>
+      <c r="D46" s="9">
+        <v>891</v>
+      </c>
+      <c r="E46" s="9">
+        <v>914</v>
+      </c>
+      <c r="F46" s="9"/>
+      <c r="G46" s="10">
+        <v>181</v>
+      </c>
+      <c r="H46" s="11">
+        <v>24.693042291950889</v>
+      </c>
+      <c r="I46" s="10">
+        <v>125</v>
+      </c>
+      <c r="J46" s="11">
+        <v>15.842839036755388</v>
+      </c>
+      <c r="K46" s="9">
+        <v>23</v>
+      </c>
+      <c r="L46" s="11">
+        <v>2.5813692480359149</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A47" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B47" s="9">
+        <v>2286</v>
+      </c>
+      <c r="C47" s="9">
+        <v>2463</v>
+      </c>
+      <c r="D47" s="9">
+        <v>2508</v>
+      </c>
+      <c r="E47" s="9">
+        <v>2566</v>
+      </c>
+      <c r="F47" s="9"/>
+      <c r="G47" s="10">
+        <v>280</v>
+      </c>
+      <c r="H47" s="11">
+        <v>12.248468941382328</v>
+      </c>
+      <c r="I47" s="10">
+        <v>103</v>
+      </c>
+      <c r="J47" s="11">
+        <v>4.1818920016240355</v>
+      </c>
+      <c r="K47" s="9">
+        <v>58</v>
+      </c>
+      <c r="L47" s="11">
+        <v>2.3125996810207337</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B48" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C48" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="D48" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E48" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="F48" s="12"/>
+      <c r="G48" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="H48" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="I48" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="J48" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="K48" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="L48" s="12" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A49" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B49" s="9">
+        <v>3896</v>
+      </c>
+      <c r="C49" s="9">
+        <v>4130</v>
+      </c>
+      <c r="D49" s="9">
+        <v>4248</v>
+      </c>
+      <c r="E49" s="9">
+        <v>4363</v>
+      </c>
+      <c r="F49" s="9"/>
+      <c r="G49" s="10">
+        <v>467</v>
+      </c>
+      <c r="H49" s="11">
+        <v>11.98665297741273</v>
+      </c>
+      <c r="I49" s="10">
+        <v>233</v>
+      </c>
+      <c r="J49" s="11">
+        <v>5.641646489104116</v>
+      </c>
+      <c r="K49" s="9">
+        <v>115</v>
+      </c>
+      <c r="L49" s="11">
+        <v>2.707156308851224</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B50" s="21"/>
+      <c r="C50" s="21"/>
+      <c r="D50" s="21"/>
+      <c r="E50" s="21"/>
+      <c r="F50" s="21"/>
+      <c r="G50" s="21"/>
+      <c r="H50" s="21"/>
+      <c r="I50" s="22"/>
+      <c r="J50" s="23"/>
+      <c r="K50" s="23"/>
+      <c r="L50" s="23"/>
+    </row>
+    <row r="51" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A51" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B51" s="9">
+        <v>1510365</v>
+      </c>
+      <c r="C51" s="9">
+        <v>1548494</v>
+      </c>
+      <c r="D51" s="9">
+        <v>1604592</v>
+      </c>
+      <c r="E51" s="9">
+        <v>1674070</v>
+      </c>
+      <c r="F51" s="9"/>
+      <c r="G51" s="10">
+        <v>163705</v>
+      </c>
+      <c r="H51" s="11">
+        <v>10.838770760710158</v>
+      </c>
+      <c r="I51" s="10">
+        <v>125576</v>
+      </c>
+      <c r="J51" s="11">
+        <v>8.1095567693513821</v>
+      </c>
+      <c r="K51" s="9">
+        <v>69478</v>
+      </c>
+      <c r="L51" s="11">
+        <v>4.3299480490990856</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B52" s="9"/>
+      <c r="C52" s="9"/>
+      <c r="E52" s="9"/>
+      <c r="F52" s="9"/>
+      <c r="G52" s="9"/>
+      <c r="H52" s="9"/>
+      <c r="I52" s="10"/>
+      <c r="J52" s="11"/>
+      <c r="K52" s="11"/>
+      <c r="L52" s="11"/>
+    </row>
+    <row r="53" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="I53" s="10"/>
+      <c r="J53" s="11"/>
+      <c r="K53" s="11"/>
+      <c r="L53" s="11"/>
+    </row>
+    <row r="54" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B54" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="E54" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="F54" s="5"/>
+      <c r="G54" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="H54" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="I54" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="J54" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="K54" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L54" s="5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A55" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C55" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="10" t="s">
+      <c r="D55" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="10" t="s">
+      <c r="E55" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="10" t="s">
+      <c r="F55" s="7"/>
+      <c r="G55" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="10" t="s">
+      <c r="H55" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="G5" s="10" t="s">
+      <c r="I55" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="H5" s="10" t="s">
-[...2 lines deleted...]
-      <c r="I5" s="10" t="s">
+      <c r="J55" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="K55" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="J5" s="10" t="s">
-[...2 lines deleted...]
-      <c r="K5" s="10" t="s">
+      <c r="L55" s="7" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="I56" s="10"/>
+      <c r="J56" s="11"/>
+      <c r="K56" s="11"/>
+      <c r="L56" s="11"/>
+    </row>
+    <row r="57" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A57" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B57" s="9">
+        <v>18353</v>
+      </c>
+      <c r="C57" s="9">
+        <v>19240</v>
+      </c>
+      <c r="D57" s="9">
+        <v>19569</v>
+      </c>
+      <c r="E57" s="9">
+        <v>23157</v>
+      </c>
+      <c r="F57" s="9"/>
+      <c r="G57" s="10">
+        <v>4804</v>
+      </c>
+      <c r="H57" s="11">
+        <v>26.175557129624583</v>
+      </c>
+      <c r="I57" s="10">
+        <v>3917</v>
+      </c>
+      <c r="J57" s="11">
+        <v>20.358627858627859</v>
+      </c>
+      <c r="K57" s="9">
+        <v>3588</v>
+      </c>
+      <c r="L57" s="11">
+        <v>18.335121876437221</v>
+      </c>
+    </row>
+    <row r="58" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A58" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B58" s="9">
+        <v>109</v>
+      </c>
+      <c r="C58" s="9">
+        <v>167</v>
+      </c>
+      <c r="D58" s="9">
+        <v>58</v>
+      </c>
+      <c r="E58" s="9">
+        <v>174</v>
+      </c>
+      <c r="F58" s="9"/>
+      <c r="G58" s="10">
+        <v>65</v>
+      </c>
+      <c r="H58" s="11">
+        <v>59.633027522935777</v>
+      </c>
+      <c r="I58" s="10">
+        <v>7</v>
+      </c>
+      <c r="J58" s="11">
+        <v>4.1916167664670656</v>
+      </c>
+      <c r="K58" s="9">
+        <v>116</v>
+      </c>
+      <c r="L58" s="11">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="59" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B59" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C59" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="D59" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E59" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="F59" s="12"/>
+      <c r="G59" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="H59" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="I59" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="J59" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="K59" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="L59" s="12" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A60" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B60" s="9">
+        <v>18462</v>
+      </c>
+      <c r="C60" s="9">
+        <v>19407</v>
+      </c>
+      <c r="D60" s="9">
+        <v>19627</v>
+      </c>
+      <c r="E60" s="9">
+        <v>23331</v>
+      </c>
+      <c r="F60" s="9"/>
+      <c r="G60" s="10">
+        <v>4869</v>
+      </c>
+      <c r="H60" s="11">
+        <v>26.373090672733181</v>
+      </c>
+      <c r="I60" s="10">
+        <v>3924</v>
+      </c>
+      <c r="J60" s="11">
+        <v>20.219508424795176</v>
+      </c>
+      <c r="K60" s="9">
+        <v>3704</v>
+      </c>
+      <c r="L60" s="11">
+        <v>18.871962093035105</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B61" s="9"/>
+      <c r="C61" s="9"/>
+      <c r="D61" s="9"/>
+      <c r="E61" s="9"/>
+      <c r="F61" s="9"/>
+      <c r="G61" s="9"/>
+      <c r="H61" s="9"/>
+      <c r="I61" s="10"/>
+      <c r="J61" s="11"/>
+      <c r="K61" s="11"/>
+      <c r="L61" s="11"/>
+    </row>
+    <row r="63" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A63" s="38"/>
+      <c r="B63" s="38"/>
+      <c r="C63" s="38"/>
+      <c r="D63" s="38"/>
+      <c r="E63" s="38"/>
+      <c r="F63" s="38"/>
+      <c r="G63" s="38"/>
+      <c r="H63" s="38"/>
+      <c r="I63" s="38"/>
+      <c r="J63" s="38"/>
+      <c r="K63" s="24"/>
+      <c r="L63" s="24"/>
+    </row>
+    <row r="64" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A64" s="38"/>
+      <c r="B64" s="38"/>
+      <c r="C64" s="38"/>
+      <c r="D64" s="38"/>
+      <c r="E64" s="38"/>
+      <c r="F64" s="38"/>
+      <c r="G64" s="38"/>
+      <c r="H64" s="38"/>
+      <c r="I64" s="38"/>
+      <c r="J64" s="38"/>
+      <c r="K64" s="24"/>
+      <c r="L64" s="24"/>
+    </row>
+    <row r="65" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A65" s="24"/>
+      <c r="B65" s="24"/>
+      <c r="C65" s="24"/>
+      <c r="D65" s="24"/>
+      <c r="E65" s="24"/>
+      <c r="F65" s="24"/>
+      <c r="G65" s="24"/>
+      <c r="H65" s="24"/>
+      <c r="I65" s="24"/>
+      <c r="J65" s="24"/>
+      <c r="K65" s="24"/>
+      <c r="L65" s="24"/>
+    </row>
+    <row r="66" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A66" s="38"/>
+      <c r="B66" s="38"/>
+      <c r="C66" s="38"/>
+      <c r="D66" s="38"/>
+      <c r="E66" s="38"/>
+      <c r="F66" s="38"/>
+      <c r="G66" s="38"/>
+      <c r="H66" s="38"/>
+      <c r="I66" s="38"/>
+      <c r="J66" s="38"/>
+      <c r="K66" s="24"/>
+      <c r="L66" s="24"/>
+    </row>
+    <row r="67" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B67" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="C67" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E67" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="F67" s="5"/>
+      <c r="G67" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="H67" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="I67" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="J67" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="K67" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="L67" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="68" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A68" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C68" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="D68" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E68" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="7"/>
+      <c r="G68" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="H68" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I68" s="7" t="s">
         <v>12</v>
       </c>
-    </row>
-[...31 lines deleted...]
-      <c r="B9" s="6">
+      <c r="J68" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="K68" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="L68" s="7" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="70" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A70" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="B70" s="9">
+        <v>10244</v>
+      </c>
+      <c r="C70" s="9">
+        <v>10885</v>
+      </c>
+      <c r="D70" s="9">
+        <v>11211</v>
+      </c>
+      <c r="E70" s="9">
+        <v>11626</v>
+      </c>
+      <c r="F70" s="9"/>
+      <c r="G70" s="10">
+        <v>1382</v>
+      </c>
+      <c r="H70" s="11">
+        <v>13.490823896915268</v>
+      </c>
+      <c r="I70" s="10">
+        <v>741</v>
+      </c>
+      <c r="J70" s="11">
+        <v>6.8075333027101514</v>
+      </c>
+      <c r="K70" s="9">
+        <v>415</v>
+      </c>
+      <c r="L70" s="11">
+        <v>3.7017215235037018</v>
+      </c>
+    </row>
+    <row r="71" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A71" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="B71" s="9">
+        <v>10754</v>
+      </c>
+      <c r="C71" s="9">
+        <v>11500</v>
+      </c>
+      <c r="D71" s="9">
+        <v>12735</v>
+      </c>
+      <c r="E71" s="9">
+        <v>12998</v>
+      </c>
+      <c r="F71" s="9"/>
+      <c r="G71" s="10">
+        <v>2244</v>
+      </c>
+      <c r="H71" s="11">
+        <v>20.866654268179282</v>
+      </c>
+      <c r="I71" s="10">
+        <v>1498</v>
+      </c>
+      <c r="J71" s="11">
+        <v>13.026086956521739</v>
+      </c>
+      <c r="K71" s="9">
+        <v>263</v>
+      </c>
+      <c r="L71" s="11">
+        <v>2.065174715351394</v>
+      </c>
+    </row>
+    <row r="72" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A72" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="B72" s="9">
+        <v>16218</v>
+      </c>
+      <c r="C72" s="9">
+        <v>16919</v>
+      </c>
+      <c r="D72" s="9">
+        <v>17264</v>
+      </c>
+      <c r="E72" s="9">
+        <v>17526</v>
+      </c>
+      <c r="F72" s="9"/>
+      <c r="G72" s="10">
+        <v>1308</v>
+      </c>
+      <c r="H72" s="11">
+        <v>8.0651128375878649</v>
+      </c>
+      <c r="I72" s="10">
+        <v>607</v>
+      </c>
+      <c r="J72" s="11">
+        <v>3.5876824871446304</v>
+      </c>
+      <c r="K72" s="9">
+        <v>262</v>
+      </c>
+      <c r="L72" s="11">
+        <v>1.5176088971269694</v>
+      </c>
+    </row>
+    <row r="73" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A73" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B73" s="9">
+        <v>5422</v>
+      </c>
+      <c r="C73" s="9">
+        <v>5172</v>
+      </c>
+      <c r="D73" s="9">
+        <v>4880</v>
+      </c>
+      <c r="E73" s="9">
+        <v>5262</v>
+      </c>
+      <c r="F73" s="9"/>
+      <c r="G73" s="10">
+        <v>-160</v>
+      </c>
+      <c r="H73" s="11">
+        <v>-2.9509406123201769</v>
+      </c>
+      <c r="I73" s="10">
+        <v>90</v>
+      </c>
+      <c r="J73" s="11">
+        <v>1.740139211136891</v>
+      </c>
+      <c r="K73" s="9">
+        <v>382</v>
+      </c>
+      <c r="L73" s="11">
+        <v>7.8278688524590159</v>
+      </c>
+    </row>
+    <row r="74" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A74" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B74" s="9">
+        <v>8998</v>
+      </c>
+      <c r="C74" s="9">
+        <v>9415</v>
+      </c>
+      <c r="D74" s="9">
+        <v>9821</v>
+      </c>
+      <c r="E74" s="9">
+        <v>10057</v>
+      </c>
+      <c r="F74" s="9"/>
+      <c r="G74" s="10">
+        <v>1059</v>
+      </c>
+      <c r="H74" s="11">
+        <v>11.769282062680595</v>
+      </c>
+      <c r="I74" s="10">
+        <v>642</v>
+      </c>
+      <c r="J74" s="11">
+        <v>6.8189060010621345</v>
+      </c>
+      <c r="K74" s="9">
+        <v>236</v>
+      </c>
+      <c r="L74" s="11">
+        <v>2.403013949699623</v>
+      </c>
+    </row>
+    <row r="75" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A75" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="B75" s="9">
+        <v>20996</v>
+      </c>
+      <c r="C75" s="9">
+        <v>20761</v>
+      </c>
+      <c r="D75" s="9">
+        <v>20336</v>
+      </c>
+      <c r="E75" s="9">
+        <v>20457</v>
+      </c>
+      <c r="F75" s="9"/>
+      <c r="G75" s="10">
+        <v>-539</v>
+      </c>
+      <c r="H75" s="11">
+        <v>-2.5671556486949894</v>
+      </c>
+      <c r="I75" s="10">
+        <v>-304</v>
+      </c>
+      <c r="J75" s="11">
+        <v>-1.4642839940272627</v>
+      </c>
+      <c r="K75" s="9">
+        <v>121</v>
+      </c>
+      <c r="L75" s="11">
+        <v>0.59500393391030681</v>
+      </c>
+    </row>
+    <row r="76" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A76" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="B76" s="9">
+        <v>11232</v>
+      </c>
+      <c r="C76" s="9">
+        <v>10781</v>
+      </c>
+      <c r="D76" s="9">
+        <v>10472</v>
+      </c>
+      <c r="E76" s="9">
+        <v>11178</v>
+      </c>
+      <c r="F76" s="9"/>
+      <c r="G76" s="10">
+        <v>-54</v>
+      </c>
+      <c r="H76" s="11">
+        <v>-0.48076923076923078</v>
+      </c>
+      <c r="I76" s="10">
+        <v>397</v>
+      </c>
+      <c r="J76" s="11">
+        <v>3.6824042296632964</v>
+      </c>
+      <c r="K76" s="9">
+        <v>706</v>
+      </c>
+      <c r="L76" s="11">
+        <v>6.7417876241405645</v>
+      </c>
+    </row>
+    <row r="77" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A77" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B77" s="9">
+        <v>1353</v>
+      </c>
+      <c r="C77" s="9">
+        <v>1449</v>
+      </c>
+      <c r="D77" s="9">
+        <v>1872</v>
+      </c>
+      <c r="E77" s="9">
+        <v>1735</v>
+      </c>
+      <c r="F77" s="9"/>
+      <c r="G77" s="10">
+        <v>382</v>
+      </c>
+      <c r="H77" s="11">
+        <v>28.233555062823356</v>
+      </c>
+      <c r="I77" s="10">
+        <v>286</v>
+      </c>
+      <c r="J77" s="11">
+        <v>19.737750172532781</v>
+      </c>
+      <c r="K77" s="9">
+        <v>-137</v>
+      </c>
+      <c r="L77" s="11">
+        <v>-7.318376068376069</v>
+      </c>
+    </row>
+    <row r="78" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A78" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="B78" s="9">
+        <v>718</v>
+      </c>
+      <c r="C78" s="9">
+        <v>642</v>
+      </c>
+      <c r="D78" s="9">
+        <v>646</v>
+      </c>
+      <c r="E78" s="9">
+        <v>560</v>
+      </c>
+      <c r="F78" s="9"/>
+      <c r="G78" s="10">
+        <v>-158</v>
+      </c>
+      <c r="H78" s="11">
+        <v>-22.00557103064067</v>
+      </c>
+      <c r="I78" s="10">
+        <v>-82</v>
+      </c>
+      <c r="J78" s="11">
+        <v>-12.772585669781931</v>
+      </c>
+      <c r="K78" s="9">
+        <v>-86</v>
+      </c>
+      <c r="L78" s="11">
+        <v>-13.312693498452013</v>
+      </c>
+    </row>
+    <row r="79" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A79" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="B79" s="9">
+        <v>14093</v>
+      </c>
+      <c r="C79" s="9">
+        <v>14513</v>
+      </c>
+      <c r="D79" s="9">
+        <v>17256</v>
+      </c>
+      <c r="E79" s="9">
+        <v>19666</v>
+      </c>
+      <c r="F79" s="9"/>
+      <c r="G79" s="10">
+        <v>5573</v>
+      </c>
+      <c r="H79" s="11">
+        <v>39.544454693819624</v>
+      </c>
+      <c r="I79" s="10">
+        <v>5153</v>
+      </c>
+      <c r="J79" s="11">
+        <v>35.506097981120377</v>
+      </c>
+      <c r="K79" s="9">
+        <v>2410</v>
+      </c>
+      <c r="L79" s="11">
+        <v>13.966156699119148</v>
+      </c>
+    </row>
+    <row r="80" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A80" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="B80" s="9">
+        <v>8193</v>
+      </c>
+      <c r="C80" s="9">
+        <v>8256</v>
+      </c>
+      <c r="D80" s="9">
+        <v>8718</v>
+      </c>
+      <c r="E80" s="9">
+        <v>8915</v>
+      </c>
+      <c r="F80" s="9"/>
+      <c r="G80" s="10">
+        <v>722</v>
+      </c>
+      <c r="H80" s="11">
+        <v>8.8124008299768093</v>
+      </c>
+      <c r="I80" s="10">
+        <v>659</v>
+      </c>
+      <c r="J80" s="11">
+        <v>7.9820736434108532</v>
+      </c>
+      <c r="K80" s="9">
+        <v>197</v>
+      </c>
+      <c r="L80" s="11">
+        <v>2.259692590043588</v>
+      </c>
+    </row>
+    <row r="81" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A81" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B81" s="9">
+        <v>67165</v>
+      </c>
+      <c r="C81" s="9">
+        <v>69517</v>
+      </c>
+      <c r="D81" s="9">
+        <v>70666</v>
+      </c>
+      <c r="E81" s="9">
+        <v>72260</v>
+      </c>
+      <c r="F81" s="9"/>
+      <c r="G81" s="10">
+        <v>5095</v>
+      </c>
+      <c r="H81" s="11">
+        <v>7.5857961736023229</v>
+      </c>
+      <c r="I81" s="10">
+        <v>2743</v>
+      </c>
+      <c r="J81" s="11">
+        <v>3.9457974308442543</v>
+      </c>
+      <c r="K81" s="9">
+        <v>1594</v>
+      </c>
+      <c r="L81" s="11">
+        <v>2.2556816573741263</v>
+      </c>
+    </row>
+    <row r="82" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A82" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="B82" s="9">
+        <v>2232</v>
+      </c>
+      <c r="C82" s="9">
+        <v>2151</v>
+      </c>
+      <c r="D82" s="9">
+        <v>2138</v>
+      </c>
+      <c r="E82" s="9">
+        <v>2188</v>
+      </c>
+      <c r="F82" s="9"/>
+      <c r="G82" s="10">
+        <v>-44</v>
+      </c>
+      <c r="H82" s="11">
+        <v>-1.9713261648745519</v>
+      </c>
+      <c r="I82" s="10">
+        <v>37</v>
+      </c>
+      <c r="J82" s="11">
+        <v>1.7201301720130173</v>
+      </c>
+      <c r="K82" s="9">
+        <v>50</v>
+      </c>
+      <c r="L82" s="11">
+        <v>2.3386342376052385</v>
+      </c>
+    </row>
+    <row r="83" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A83" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B83" s="9">
+        <v>2194</v>
+      </c>
+      <c r="C83" s="9">
+        <v>2251</v>
+      </c>
+      <c r="D83" s="9">
+        <v>2401</v>
+      </c>
+      <c r="E83" s="9">
+        <v>2518</v>
+      </c>
+      <c r="F83" s="9"/>
+      <c r="G83" s="10">
+        <v>324</v>
+      </c>
+      <c r="H83" s="11">
+        <v>14.767547857793984</v>
+      </c>
+      <c r="I83" s="10">
+        <v>267</v>
+      </c>
+      <c r="J83" s="11">
+        <v>11.861394935584185</v>
+      </c>
+      <c r="K83" s="9">
+        <v>117</v>
+      </c>
+      <c r="L83" s="11">
+        <v>4.8729695960016661</v>
+      </c>
+    </row>
+    <row r="84" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A84" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B84" s="9">
+        <v>10778</v>
+      </c>
+      <c r="C84" s="9">
+        <v>10855</v>
+      </c>
+      <c r="D84" s="9">
+        <v>11266</v>
+      </c>
+      <c r="E84" s="9">
+        <v>11363</v>
+      </c>
+      <c r="F84" s="9"/>
+      <c r="G84" s="10">
+        <v>585</v>
+      </c>
+      <c r="H84" s="11">
+        <v>5.4277231397290775</v>
+      </c>
+      <c r="I84" s="10">
+        <v>508</v>
+      </c>
+      <c r="J84" s="11">
+        <v>4.679871027176417</v>
+      </c>
+      <c r="K84" s="9">
+        <v>97</v>
+      </c>
+      <c r="L84" s="11">
+        <v>0.86099769217113442</v>
+      </c>
+    </row>
+    <row r="85" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A85" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B85" s="9">
+        <v>6070</v>
+      </c>
+      <c r="C85" s="9">
+        <v>6553</v>
+      </c>
+      <c r="D85" s="9">
+        <v>6862</v>
+      </c>
+      <c r="E85" s="9">
+        <v>6833</v>
+      </c>
+      <c r="F85" s="9"/>
+      <c r="G85" s="10">
+        <v>763</v>
+      </c>
+      <c r="H85" s="11">
+        <v>12.570016474464579</v>
+      </c>
+      <c r="I85" s="10">
+        <v>280</v>
+      </c>
+      <c r="J85" s="11">
+        <v>4.2728521287959706</v>
+      </c>
+      <c r="K85" s="9">
+        <v>-29</v>
+      </c>
+      <c r="L85" s="11">
+        <v>-0.42261731273681141</v>
+      </c>
+    </row>
+    <row r="86" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A86" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="B86" s="9">
+        <v>7223</v>
+      </c>
+      <c r="C86" s="9">
+        <v>7511</v>
+      </c>
+      <c r="D86" s="9">
+        <v>7912</v>
+      </c>
+      <c r="E86" s="9">
+        <v>7632</v>
+      </c>
+      <c r="F86" s="9"/>
+      <c r="G86" s="10">
+        <v>409</v>
+      </c>
+      <c r="H86" s="11">
+        <v>5.6624671189256546</v>
+      </c>
+      <c r="I86" s="10">
+        <v>121</v>
+      </c>
+      <c r="J86" s="11">
+        <v>1.6109705764878179</v>
+      </c>
+      <c r="K86" s="9">
+        <v>-280</v>
+      </c>
+      <c r="L86" s="11">
+        <v>-3.5389282103134483</v>
+      </c>
+    </row>
+    <row r="87" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A87" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B87" s="9">
+        <v>2073</v>
+      </c>
+      <c r="C87" s="9">
+        <v>2056</v>
+      </c>
+      <c r="D87" s="9">
+        <v>2361</v>
+      </c>
+      <c r="E87" s="9">
+        <v>2774</v>
+      </c>
+      <c r="F87" s="9"/>
+      <c r="G87" s="10">
+        <v>701</v>
+      </c>
+      <c r="H87" s="11">
+        <v>33.815726000964787</v>
+      </c>
+      <c r="I87" s="10">
+        <v>718</v>
+      </c>
+      <c r="J87" s="11">
+        <v>34.922178988326849</v>
+      </c>
+      <c r="K87" s="9">
+        <v>413</v>
+      </c>
+      <c r="L87" s="11">
+        <v>17.492587886488774</v>
+      </c>
+    </row>
+    <row r="88" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A88" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B88" s="9">
+        <v>4062</v>
+      </c>
+      <c r="C88" s="9">
+        <v>3784</v>
+      </c>
+      <c r="D88" s="9">
+        <v>3586</v>
+      </c>
+      <c r="E88" s="9">
+        <v>3255</v>
+      </c>
+      <c r="F88" s="9"/>
+      <c r="G88" s="10">
+        <v>-807</v>
+      </c>
+      <c r="H88" s="11">
+        <v>-19.867060561299851</v>
+      </c>
+      <c r="I88" s="10">
+        <v>-529</v>
+      </c>
+      <c r="J88" s="11">
+        <v>-13.979915433403805</v>
+      </c>
+      <c r="K88" s="9">
+        <v>-331</v>
+      </c>
+      <c r="L88" s="11">
+        <v>-9.2303402119353031</v>
+      </c>
+    </row>
+    <row r="89" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A89" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="B89" s="9">
+        <v>8632</v>
+      </c>
+      <c r="C89" s="9">
+        <v>8469</v>
+      </c>
+      <c r="D89" s="9">
+        <v>8704</v>
+      </c>
+      <c r="E89" s="9">
+        <v>9060</v>
+      </c>
+      <c r="F89" s="9"/>
+      <c r="G89" s="10">
+        <v>428</v>
+      </c>
+      <c r="H89" s="11">
+        <v>4.9582947173308618</v>
+      </c>
+      <c r="I89" s="10">
+        <v>591</v>
+      </c>
+      <c r="J89" s="11">
+        <v>6.9783917817924186</v>
+      </c>
+      <c r="K89" s="9">
+        <v>356</v>
+      </c>
+      <c r="L89" s="11">
+        <v>4.0900735294117645</v>
+      </c>
+    </row>
+    <row r="90" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A90" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="B90" s="9">
+        <v>38171</v>
+      </c>
+      <c r="C90" s="9">
+        <v>38723</v>
+      </c>
+      <c r="D90" s="9">
+        <v>40487</v>
+      </c>
+      <c r="E90" s="9">
+        <v>44293</v>
+      </c>
+      <c r="F90" s="9"/>
+      <c r="G90" s="10">
+        <v>6122</v>
+      </c>
+      <c r="H90" s="11">
+        <v>16.038353724031332</v>
+      </c>
+      <c r="I90" s="10">
+        <v>5570</v>
+      </c>
+      <c r="J90" s="11">
+        <v>14.384216098959273</v>
+      </c>
+      <c r="K90" s="9">
+        <v>3806</v>
+      </c>
+      <c r="L90" s="11">
+        <v>9.4005483241534318</v>
+      </c>
+    </row>
+    <row r="91" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A91" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="B91" s="9">
+        <v>39743</v>
+      </c>
+      <c r="C91" s="9">
+        <v>40092</v>
+      </c>
+      <c r="D91" s="9">
+        <v>40060</v>
+      </c>
+      <c r="E91" s="9">
+        <v>40869</v>
+      </c>
+      <c r="F91" s="9"/>
+      <c r="G91" s="10">
+        <v>1126</v>
+      </c>
+      <c r="H91" s="11">
+        <v>2.8332033314042726</v>
+      </c>
+      <c r="I91" s="10">
+        <v>777</v>
+      </c>
+      <c r="J91" s="11">
+        <v>1.9380425022448369</v>
+      </c>
+      <c r="K91" s="9">
+        <v>809</v>
+      </c>
+      <c r="L91" s="11">
+        <v>2.019470793809286</v>
+      </c>
+    </row>
+    <row r="92" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A92" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="B92" s="9">
+        <v>15443</v>
+      </c>
+      <c r="C92" s="9">
+        <v>15180</v>
+      </c>
+      <c r="D92" s="9">
+        <v>14895</v>
+      </c>
+      <c r="E92" s="9">
+        <v>15009</v>
+      </c>
+      <c r="F92" s="9"/>
+      <c r="G92" s="10">
+        <v>-434</v>
+      </c>
+      <c r="H92" s="11">
+        <v>-2.810334779511753</v>
+      </c>
+      <c r="I92" s="10">
+        <v>-171</v>
+      </c>
+      <c r="J92" s="11">
+        <v>-1.1264822134387351</v>
+      </c>
+      <c r="K92" s="9">
+        <v>114</v>
+      </c>
+      <c r="L92" s="11">
+        <v>0.76535750251762336</v>
+      </c>
+    </row>
+    <row r="93" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A93" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="B93" s="9">
+        <v>5250</v>
+      </c>
+      <c r="C93" s="9">
+        <v>5283</v>
+      </c>
+      <c r="D93" s="9">
+        <v>4963</v>
+      </c>
+      <c r="E93" s="9">
+        <v>5189</v>
+      </c>
+      <c r="F93" s="9"/>
+      <c r="G93" s="10">
+        <v>-61</v>
+      </c>
+      <c r="H93" s="11">
+        <v>-1.161904761904762</v>
+      </c>
+      <c r="I93" s="10">
+        <v>-94</v>
+      </c>
+      <c r="J93" s="11">
+        <v>-1.779292068900246</v>
+      </c>
+      <c r="K93" s="9">
+        <v>226</v>
+      </c>
+      <c r="L93" s="11">
+        <v>4.5536973604674591</v>
+      </c>
+    </row>
+    <row r="94" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A94" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="B94" s="9">
+        <v>40942</v>
+      </c>
+      <c r="C94" s="9">
+        <v>41376</v>
+      </c>
+      <c r="D94" s="9">
+        <v>41613</v>
+      </c>
+      <c r="E94" s="9">
+        <v>42709</v>
+      </c>
+      <c r="F94" s="9"/>
+      <c r="G94" s="10">
+        <v>1767</v>
+      </c>
+      <c r="H94" s="11">
+        <v>4.3158614625567875</v>
+      </c>
+      <c r="I94" s="10">
+        <v>1333</v>
+      </c>
+      <c r="J94" s="11">
+        <v>3.2216744006187161</v>
+      </c>
+      <c r="K94" s="9">
+        <v>1096</v>
+      </c>
+      <c r="L94" s="11">
+        <v>2.633792324513974</v>
+      </c>
+    </row>
+    <row r="95" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A95" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="B95" s="9">
+        <v>52189</v>
+      </c>
+      <c r="C95" s="9">
+        <v>52883</v>
+      </c>
+      <c r="D95" s="9">
+        <v>53665</v>
+      </c>
+      <c r="E95" s="9">
+        <v>54797</v>
+      </c>
+      <c r="F95" s="9"/>
+      <c r="G95" s="10">
+        <v>2608</v>
+      </c>
+      <c r="H95" s="11">
+        <v>4.9972216367433751</v>
+      </c>
+      <c r="I95" s="10">
+        <v>1914</v>
+      </c>
+      <c r="J95" s="11">
+        <v>3.6193105534859971</v>
+      </c>
+      <c r="K95" s="9">
+        <v>1132</v>
+      </c>
+      <c r="L95" s="11">
+        <v>2.1093822789527628</v>
+      </c>
+    </row>
+    <row r="96" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A96" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B96" s="9">
+        <v>31570</v>
+      </c>
+      <c r="C96" s="9">
+        <v>30885</v>
+      </c>
+      <c r="D96" s="9">
+        <v>29886</v>
+      </c>
+      <c r="E96" s="9">
+        <v>30139</v>
+      </c>
+      <c r="F96" s="9"/>
+      <c r="G96" s="10">
+        <v>-1431</v>
+      </c>
+      <c r="H96" s="11">
+        <v>-4.5327842888818495</v>
+      </c>
+      <c r="I96" s="10">
+        <v>-746</v>
+      </c>
+      <c r="J96" s="11">
+        <v>-2.4154120123037073</v>
+      </c>
+      <c r="K96" s="9">
+        <v>253</v>
+      </c>
+      <c r="L96" s="11">
+        <v>0.84655022418523729</v>
+      </c>
+    </row>
+    <row r="97" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A97" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="B97" s="9">
+        <v>23880</v>
+      </c>
+      <c r="C97" s="9">
+        <v>24351</v>
+      </c>
+      <c r="D97" s="9">
+        <v>25039</v>
+      </c>
+      <c r="E97" s="9">
+        <v>26297</v>
+      </c>
+      <c r="F97" s="9"/>
+      <c r="G97" s="10">
+        <v>2417</v>
+      </c>
+      <c r="H97" s="11">
+        <v>10.121440536013401</v>
+      </c>
+      <c r="I97" s="10">
+        <v>1946</v>
+      </c>
+      <c r="J97" s="11">
+        <v>7.9914582563344423</v>
+      </c>
+      <c r="K97" s="9">
+        <v>1258</v>
+      </c>
+      <c r="L97" s="11">
+        <v>5.0241623068013901</v>
+      </c>
+    </row>
+    <row r="98" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A98" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B98" s="9">
+        <v>33557</v>
+      </c>
+      <c r="C98" s="9">
+        <v>34864</v>
+      </c>
+      <c r="D98" s="9">
+        <v>35770</v>
+      </c>
+      <c r="E98" s="9">
+        <v>38223</v>
+      </c>
+      <c r="F98" s="9"/>
+      <c r="G98" s="10">
+        <v>4666</v>
+      </c>
+      <c r="H98" s="11">
+        <v>13.904699466579254</v>
+      </c>
+      <c r="I98" s="10">
+        <v>3359</v>
+      </c>
+      <c r="J98" s="11">
+        <v>9.6345800826066998</v>
+      </c>
+      <c r="K98" s="9">
+        <v>2453</v>
+      </c>
+      <c r="L98" s="11">
+        <v>6.8577019849035512</v>
+      </c>
+    </row>
+    <row r="99" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A99" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="B99" s="9">
+        <v>8968</v>
+      </c>
+      <c r="C99" s="9">
+        <v>9442</v>
+      </c>
+      <c r="D99" s="9">
+        <v>10089</v>
+      </c>
+      <c r="E99" s="9">
+        <v>11044</v>
+      </c>
+      <c r="F99" s="9"/>
+      <c r="G99" s="10">
+        <v>2076</v>
+      </c>
+      <c r="H99" s="11">
+        <v>23.148974130240855</v>
+      </c>
+      <c r="I99" s="10">
+        <v>1602</v>
+      </c>
+      <c r="J99" s="11">
+        <v>16.966744333827581</v>
+      </c>
+      <c r="K99" s="9">
+        <v>955</v>
+      </c>
+      <c r="L99" s="11">
+        <v>9.4657547824363171</v>
+      </c>
+    </row>
+    <row r="100" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A100" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="B100" s="9">
+        <v>31317</v>
+      </c>
+      <c r="C100" s="9">
+        <v>31577</v>
+      </c>
+      <c r="D100" s="9">
+        <v>33578</v>
+      </c>
+      <c r="E100" s="9">
+        <v>34591</v>
+      </c>
+      <c r="F100" s="9"/>
+      <c r="G100" s="10">
+        <v>3274</v>
+      </c>
+      <c r="H100" s="11">
+        <v>10.45438579685155</v>
+      </c>
+      <c r="I100" s="10">
+        <v>3014</v>
+      </c>
+      <c r="J100" s="11">
+        <v>9.5449219368527718</v>
+      </c>
+      <c r="K100" s="9">
+        <v>1013</v>
+      </c>
+      <c r="L100" s="11">
+        <v>3.0168562749419263</v>
+      </c>
+    </row>
+    <row r="101" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A101" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="B101" s="9">
+        <v>46580</v>
+      </c>
+      <c r="C101" s="9">
+        <v>46505</v>
+      </c>
+      <c r="D101" s="9">
+        <v>47774</v>
+      </c>
+      <c r="E101" s="9">
+        <v>47657</v>
+      </c>
+      <c r="F101" s="9"/>
+      <c r="G101" s="10">
+        <v>1077</v>
+      </c>
+      <c r="H101" s="11">
+        <v>2.3121511378273936</v>
+      </c>
+      <c r="I101" s="10">
+        <v>1152</v>
+      </c>
+      <c r="J101" s="11">
+        <v>2.4771529943016879</v>
+      </c>
+      <c r="K101" s="9">
+        <v>-117</v>
+      </c>
+      <c r="L101" s="11">
+        <v>-0.2449030853602378</v>
+      </c>
+    </row>
+    <row r="102" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A102" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="B102" s="9">
+        <v>8562</v>
+      </c>
+      <c r="C102" s="9">
+        <v>8210</v>
+      </c>
+      <c r="D102" s="9">
+        <v>8137</v>
+      </c>
+      <c r="E102" s="9">
+        <v>7979</v>
+      </c>
+      <c r="F102" s="9"/>
+      <c r="G102" s="10">
+        <v>-583</v>
+      </c>
+      <c r="H102" s="11">
+        <v>-6.8091567390796541</v>
+      </c>
+      <c r="I102" s="10">
+        <v>-231</v>
+      </c>
+      <c r="J102" s="11">
+        <v>-2.8136419001218029</v>
+      </c>
+      <c r="K102" s="9">
+        <v>-158</v>
+      </c>
+      <c r="L102" s="11">
+        <v>-1.9417475728155338</v>
+      </c>
+    </row>
+    <row r="103" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A103" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="B103" s="9">
+        <v>14208</v>
+      </c>
+      <c r="C103" s="9">
+        <v>14105</v>
+      </c>
+      <c r="D103" s="9">
+        <v>13730</v>
+      </c>
+      <c r="E103" s="9">
+        <v>13555</v>
+      </c>
+      <c r="F103" s="9"/>
+      <c r="G103" s="10">
+        <v>-653</v>
+      </c>
+      <c r="H103" s="11">
+        <v>-4.5960022522522523</v>
+      </c>
+      <c r="I103" s="10">
+        <v>-550</v>
+      </c>
+      <c r="J103" s="11">
+        <v>-3.8993264799716409</v>
+      </c>
+      <c r="K103" s="9">
+        <v>-175</v>
+      </c>
+      <c r="L103" s="11">
+        <v>-1.2745812090313182</v>
+      </c>
+    </row>
+    <row r="104" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A104" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="B104" s="9">
+        <v>44349</v>
+      </c>
+      <c r="C104" s="9">
+        <v>46724</v>
+      </c>
+      <c r="D104" s="9">
+        <v>46180</v>
+      </c>
+      <c r="E104" s="9">
+        <v>43567</v>
+      </c>
+      <c r="F104" s="9"/>
+      <c r="G104" s="10">
+        <v>-782</v>
+      </c>
+      <c r="H104" s="11">
+        <v>-1.7632866580982662</v>
+      </c>
+      <c r="I104" s="10">
+        <v>-3157</v>
+      </c>
+      <c r="J104" s="11">
+        <v>-6.7566989127643184</v>
+      </c>
+      <c r="K104" s="9">
+        <v>-2613</v>
+      </c>
+      <c r="L104" s="11">
+        <v>-5.6582936336076219</v>
+      </c>
+    </row>
+    <row r="105" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A105" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="B105" s="9">
+        <v>3701</v>
+      </c>
+      <c r="C105" s="9">
+        <v>3798</v>
+      </c>
+      <c r="D105" s="9">
+        <v>3774</v>
+      </c>
+      <c r="E105" s="9">
+        <v>3580</v>
+      </c>
+      <c r="F105" s="9"/>
+      <c r="G105" s="10">
+        <v>-121</v>
+      </c>
+      <c r="H105" s="11">
+        <v>-3.2693866522561468</v>
+      </c>
+      <c r="I105" s="10">
+        <v>-218</v>
+      </c>
+      <c r="J105" s="11">
+        <v>-5.7398630858346493</v>
+      </c>
+      <c r="K105" s="9">
+        <v>-194</v>
+      </c>
+      <c r="L105" s="11">
+        <v>-5.1404345521992578</v>
+      </c>
+    </row>
+    <row r="106" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A106" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="B106" s="9">
+        <v>9242</v>
+      </c>
+      <c r="C106" s="9">
+        <v>9029</v>
+      </c>
+      <c r="D106" s="9">
+        <v>9037</v>
+      </c>
+      <c r="E106" s="9">
+        <v>9180</v>
+      </c>
+      <c r="F106" s="9"/>
+      <c r="G106" s="10">
+        <v>-62</v>
+      </c>
+      <c r="H106" s="11">
+        <v>-0.67085046526725811</v>
+      </c>
+      <c r="I106" s="10">
+        <v>151</v>
+      </c>
+      <c r="J106" s="11">
+        <v>1.6723889688780598</v>
+      </c>
+      <c r="K106" s="9">
+        <v>143</v>
+      </c>
+      <c r="L106" s="11">
+        <v>1.5823835343587471</v>
+      </c>
+    </row>
+    <row r="107" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B107" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C107" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="D107" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E107" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="F107" s="12"/>
+      <c r="G107" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="H107" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="I107" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="J107" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="K107" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="L107" s="12" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="108" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A108" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="B108" s="9">
         <v>666322</v>
       </c>
-      <c r="C9" s="6">
+      <c r="C108" s="9">
         <v>676467</v>
       </c>
-      <c r="D9" s="6">
+      <c r="D108" s="9">
         <v>689784</v>
       </c>
-      <c r="E9" s="6">
-[...37 lines deleted...]
-      <c r="B11" s="6">
+      <c r="E108" s="9">
+        <v>706541</v>
+      </c>
+      <c r="F108" s="9"/>
+      <c r="G108" s="10">
+        <v>40219</v>
+      </c>
+      <c r="H108" s="11">
+        <v>6.0359705967985446</v>
+      </c>
+      <c r="I108" s="10">
+        <v>30074</v>
+      </c>
+      <c r="J108" s="11">
+        <v>4.4457453209099631</v>
+      </c>
+      <c r="K108" s="9">
+        <v>16757</v>
+      </c>
+      <c r="L108" s="11">
+        <v>2.429311204666968</v>
+      </c>
+    </row>
+    <row r="109" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B109" s="9"/>
+      <c r="C109" s="9"/>
+      <c r="D109" s="9"/>
+      <c r="E109" s="9"/>
+      <c r="F109" s="9"/>
+      <c r="G109" s="9"/>
+      <c r="H109" s="9"/>
+      <c r="I109" s="10"/>
+      <c r="J109" s="25"/>
+      <c r="K109" s="25"/>
+      <c r="L109" s="25"/>
+    </row>
+    <row r="110" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B110" s="9"/>
+      <c r="C110" s="9"/>
+      <c r="D110" s="9"/>
+      <c r="E110" s="9"/>
+      <c r="F110" s="9"/>
+      <c r="G110" s="9"/>
+      <c r="H110" s="9"/>
+      <c r="I110" s="10"/>
+      <c r="J110" s="25"/>
+      <c r="K110" s="25"/>
+      <c r="L110" s="25"/>
+    </row>
+    <row r="111" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B111" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="C111" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D111" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E111" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="F111" s="5"/>
+      <c r="G111" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="H111" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="I111" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="J111" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="K111" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="L111" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="112" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A112" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="B112" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C112" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="D112" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E112" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="7"/>
+      <c r="G112" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="H112" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I112" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="J112" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="K112" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="L112" s="7" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="113" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A113" s="26"/>
+      <c r="B113" s="19"/>
+      <c r="C113" s="19"/>
+      <c r="D113" s="19"/>
+      <c r="E113" s="19"/>
+      <c r="F113" s="19"/>
+      <c r="G113" s="19"/>
+      <c r="H113" s="19"/>
+      <c r="I113" s="19"/>
+      <c r="J113" s="27"/>
+      <c r="K113" s="27"/>
+      <c r="L113" s="27"/>
+    </row>
+    <row r="114" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A114" s="19" t="s">
+        <v>87</v>
+      </c>
+      <c r="B114" s="28">
+        <v>66148</v>
+      </c>
+      <c r="C114" s="28">
+        <v>71237</v>
+      </c>
+      <c r="D114" s="28">
+        <v>79010</v>
+      </c>
+      <c r="E114" s="28">
+        <v>89599</v>
+      </c>
+      <c r="F114" s="28"/>
+      <c r="G114" s="10">
+        <v>23451</v>
+      </c>
+      <c r="H114" s="11">
+        <v>35.452319042147913</v>
+      </c>
+      <c r="I114" s="10">
+        <v>18362</v>
+      </c>
+      <c r="J114" s="11">
+        <v>25.775931047068234</v>
+      </c>
+      <c r="K114" s="9">
+        <v>10589</v>
+      </c>
+      <c r="L114" s="11">
+        <v>13.402100999873435</v>
+      </c>
+    </row>
+    <row r="115" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A115" s="19" t="s">
+        <v>88</v>
+      </c>
+      <c r="B115" s="28">
+        <v>5175</v>
+      </c>
+      <c r="C115" s="28">
+        <v>5269</v>
+      </c>
+      <c r="D115" s="28">
+        <v>5510</v>
+      </c>
+      <c r="E115" s="28">
+        <v>5957</v>
+      </c>
+      <c r="F115" s="28"/>
+      <c r="G115" s="10">
+        <v>782</v>
+      </c>
+      <c r="H115" s="11">
+        <v>15.111111111111111</v>
+      </c>
+      <c r="I115" s="10">
+        <v>688</v>
+      </c>
+      <c r="J115" s="11">
+        <v>13.057506168153349</v>
+      </c>
+      <c r="K115" s="9">
+        <v>447</v>
+      </c>
+      <c r="L115" s="11">
+        <v>8.1125226860254092</v>
+      </c>
+    </row>
+    <row r="116" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A116" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="B116" s="28">
+        <v>8930</v>
+      </c>
+      <c r="C116" s="28">
+        <v>9170</v>
+      </c>
+      <c r="D116" s="28">
+        <v>9213</v>
+      </c>
+      <c r="E116" s="28">
+        <v>9431</v>
+      </c>
+      <c r="F116" s="28"/>
+      <c r="G116" s="10">
+        <v>501</v>
+      </c>
+      <c r="H116" s="11">
+        <v>5.6103023516237398</v>
+      </c>
+      <c r="I116" s="10">
+        <v>261</v>
+      </c>
+      <c r="J116" s="11">
+        <v>2.8462377317339147</v>
+      </c>
+      <c r="K116" s="9">
+        <v>218</v>
+      </c>
+      <c r="L116" s="11">
+        <v>2.3662216433300771</v>
+      </c>
+    </row>
+    <row r="117" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A117" s="19" t="s">
+        <v>90</v>
+      </c>
+      <c r="B117" s="28">
+        <v>3992</v>
+      </c>
+      <c r="C117" s="28">
+        <v>3890</v>
+      </c>
+      <c r="D117" s="28">
+        <v>3884</v>
+      </c>
+      <c r="E117" s="28">
+        <v>4074</v>
+      </c>
+      <c r="F117" s="28"/>
+      <c r="G117" s="10">
+        <v>82</v>
+      </c>
+      <c r="H117" s="11">
+        <v>2.0541082164328657</v>
+      </c>
+      <c r="I117" s="10">
+        <v>184</v>
+      </c>
+      <c r="J117" s="11">
+        <v>4.7300771208226218</v>
+      </c>
+      <c r="K117" s="9">
+        <v>190</v>
+      </c>
+      <c r="L117" s="11">
+        <v>4.8918640576725032</v>
+      </c>
+    </row>
+    <row r="118" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A118" s="19" t="s">
+        <v>91</v>
+      </c>
+      <c r="B118" s="28">
+        <v>32008</v>
+      </c>
+      <c r="C118" s="28">
+        <v>32994</v>
+      </c>
+      <c r="D118" s="28">
+        <v>36625</v>
+      </c>
+      <c r="E118" s="28">
+        <v>40041</v>
+      </c>
+      <c r="F118" s="28"/>
+      <c r="G118" s="10">
+        <v>8033</v>
+      </c>
+      <c r="H118" s="11">
+        <v>25.096850787303175</v>
+      </c>
+      <c r="I118" s="10">
+        <v>7047</v>
+      </c>
+      <c r="J118" s="11">
+        <v>21.358428805237317</v>
+      </c>
+      <c r="K118" s="9">
+        <v>3416</v>
+      </c>
+      <c r="L118" s="11">
+        <v>9.3269624573378849</v>
+      </c>
+    </row>
+    <row r="119" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A119" s="19" t="s">
+        <v>92</v>
+      </c>
+      <c r="B119" s="28">
+        <v>17554</v>
+      </c>
+      <c r="C119" s="28">
+        <v>18301</v>
+      </c>
+      <c r="D119" s="28">
+        <v>18089</v>
+      </c>
+      <c r="E119" s="28">
+        <v>18362</v>
+      </c>
+      <c r="F119" s="28"/>
+      <c r="G119" s="10">
+        <v>808</v>
+      </c>
+      <c r="H119" s="11">
+        <v>4.6029395009684402</v>
+      </c>
+      <c r="I119" s="10">
+        <v>61</v>
+      </c>
+      <c r="J119" s="11">
+        <v>0.3333151193923829</v>
+      </c>
+      <c r="K119" s="9">
+        <v>273</v>
+      </c>
+      <c r="L119" s="11">
+        <v>1.5092044889159157</v>
+      </c>
+    </row>
+    <row r="120" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A120" s="19" t="s">
+        <v>93</v>
+      </c>
+      <c r="B120" s="28">
+        <v>4044</v>
+      </c>
+      <c r="C120" s="28">
+        <v>4100</v>
+      </c>
+      <c r="D120" s="28">
+        <v>3814</v>
+      </c>
+      <c r="E120" s="28">
+        <v>4252</v>
+      </c>
+      <c r="F120" s="28"/>
+      <c r="G120" s="10">
+        <v>208</v>
+      </c>
+      <c r="H120" s="11">
+        <v>5.1434223541048461</v>
+      </c>
+      <c r="I120" s="10">
+        <v>152</v>
+      </c>
+      <c r="J120" s="11">
+        <v>3.7073170731707314</v>
+      </c>
+      <c r="K120" s="9">
+        <v>438</v>
+      </c>
+      <c r="L120" s="11">
+        <v>11.484006292606187</v>
+      </c>
+    </row>
+    <row r="121" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A121" s="19" t="s">
+        <v>94</v>
+      </c>
+      <c r="B121" s="28">
+        <v>6681</v>
+      </c>
+      <c r="C121" s="28">
+        <v>6379</v>
+      </c>
+      <c r="D121" s="28">
+        <v>6429</v>
+      </c>
+      <c r="E121" s="28">
+        <v>6784</v>
+      </c>
+      <c r="F121" s="28"/>
+      <c r="G121" s="10">
+        <v>103</v>
+      </c>
+      <c r="H121" s="11">
+        <v>1.5416853764406526</v>
+      </c>
+      <c r="I121" s="10">
+        <v>405</v>
+      </c>
+      <c r="J121" s="11">
+        <v>6.3489575168521721</v>
+      </c>
+      <c r="K121" s="9">
+        <v>355</v>
+      </c>
+      <c r="L121" s="11">
+        <v>5.5218540986156484</v>
+      </c>
+    </row>
+    <row r="122" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A122" s="19" t="s">
+        <v>95</v>
+      </c>
+      <c r="B122" s="28">
+        <v>2882</v>
+      </c>
+      <c r="C122" s="28">
+        <v>3012</v>
+      </c>
+      <c r="D122" s="28">
+        <v>3190</v>
+      </c>
+      <c r="E122" s="28">
+        <v>3434</v>
+      </c>
+      <c r="F122" s="28"/>
+      <c r="G122" s="10">
+        <v>552</v>
+      </c>
+      <c r="H122" s="11">
+        <v>19.153365718251216</v>
+      </c>
+      <c r="I122" s="10">
+        <v>422</v>
+      </c>
+      <c r="J122" s="11">
+        <v>14.010624169986718</v>
+      </c>
+      <c r="K122" s="9">
+        <v>244</v>
+      </c>
+      <c r="L122" s="11">
+        <v>7.6489028213166135</v>
+      </c>
+    </row>
+    <row r="123" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A123" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="B123" s="28">
+        <v>1284</v>
+      </c>
+      <c r="C123" s="28">
+        <v>1369</v>
+      </c>
+      <c r="D123" s="28">
+        <v>1544</v>
+      </c>
+      <c r="E123" s="28">
+        <v>1525</v>
+      </c>
+      <c r="F123" s="28"/>
+      <c r="G123" s="10">
+        <v>241</v>
+      </c>
+      <c r="H123" s="11">
+        <v>18.769470404984425</v>
+      </c>
+      <c r="I123" s="10">
+        <v>156</v>
+      </c>
+      <c r="J123" s="11">
+        <v>11.395178962746529</v>
+      </c>
+      <c r="K123" s="9">
+        <v>-19</v>
+      </c>
+      <c r="L123" s="11">
+        <v>-1.2305699481865284</v>
+      </c>
+    </row>
+    <row r="124" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A124" s="19" t="s">
+        <v>97</v>
+      </c>
+      <c r="B124" s="28">
+        <v>3959</v>
+      </c>
+      <c r="C124" s="28">
+        <v>3981</v>
+      </c>
+      <c r="D124" s="28">
+        <v>3902</v>
+      </c>
+      <c r="E124" s="28">
+        <v>3426</v>
+      </c>
+      <c r="F124" s="28"/>
+      <c r="G124" s="10">
+        <v>-533</v>
+      </c>
+      <c r="H124" s="11">
+        <v>-13.46299570598636</v>
+      </c>
+      <c r="I124" s="10">
+        <v>-555</v>
+      </c>
+      <c r="J124" s="11">
+        <v>-13.941220798794273</v>
+      </c>
+      <c r="K124" s="9">
+        <v>-476</v>
+      </c>
+      <c r="L124" s="11">
+        <v>-12.198872373141977</v>
+      </c>
+    </row>
+    <row r="125" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A125" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="B125" s="28">
+        <v>4484</v>
+      </c>
+      <c r="C125" s="28">
+        <v>4961</v>
+      </c>
+      <c r="D125" s="28">
+        <v>5134</v>
+      </c>
+      <c r="E125" s="28">
+        <v>5115</v>
+      </c>
+      <c r="F125" s="28"/>
+      <c r="G125" s="10">
+        <v>631</v>
+      </c>
+      <c r="H125" s="11">
+        <v>14.072256913470117</v>
+      </c>
+      <c r="I125" s="10">
+        <v>154</v>
+      </c>
+      <c r="J125" s="11">
+        <v>3.1042128603104215</v>
+      </c>
+      <c r="K125" s="9">
+        <v>-19</v>
+      </c>
+      <c r="L125" s="11">
+        <v>-0.37008180755746006</v>
+      </c>
+    </row>
+    <row r="126" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A126" s="19" t="s">
+        <v>99</v>
+      </c>
+      <c r="B126" s="28">
+        <v>33728</v>
+      </c>
+      <c r="C126" s="28">
+        <v>36296</v>
+      </c>
+      <c r="D126" s="28">
+        <v>38266</v>
+      </c>
+      <c r="E126" s="28">
+        <v>40029</v>
+      </c>
+      <c r="F126" s="28"/>
+      <c r="G126" s="10">
+        <v>6301</v>
+      </c>
+      <c r="H126" s="11">
+        <v>18.681807400379508</v>
+      </c>
+      <c r="I126" s="10">
+        <v>3733</v>
+      </c>
+      <c r="J126" s="11">
+        <v>10.284879876570422</v>
+      </c>
+      <c r="K126" s="9">
+        <v>1763</v>
+      </c>
+      <c r="L126" s="11">
+        <v>4.6072231223540481</v>
+      </c>
+    </row>
+    <row r="127" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A127" s="19" t="s">
+        <v>100</v>
+      </c>
+      <c r="B127" s="28">
+        <v>58771</v>
+      </c>
+      <c r="C127" s="28">
+        <v>61536</v>
+      </c>
+      <c r="D127" s="28">
+        <v>64492</v>
+      </c>
+      <c r="E127" s="28">
+        <v>65880</v>
+      </c>
+      <c r="F127" s="28"/>
+      <c r="G127" s="10">
+        <v>7109</v>
+      </c>
+      <c r="H127" s="11">
+        <v>12.0961018189243</v>
+      </c>
+      <c r="I127" s="10">
+        <v>4344</v>
+      </c>
+      <c r="J127" s="11">
+        <v>7.0592823712948523</v>
+      </c>
+      <c r="K127" s="9">
+        <v>1388</v>
+      </c>
+      <c r="L127" s="11">
+        <v>2.1522049246418162</v>
+      </c>
+    </row>
+    <row r="128" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A128" s="19" t="s">
+        <v>101</v>
+      </c>
+      <c r="B128" s="28">
+        <v>9725</v>
+      </c>
+      <c r="C128" s="28">
+        <v>9720</v>
+      </c>
+      <c r="D128" s="28">
+        <v>10256</v>
+      </c>
+      <c r="E128" s="28">
+        <v>11695</v>
+      </c>
+      <c r="F128" s="28"/>
+      <c r="G128" s="10">
+        <v>1970</v>
+      </c>
+      <c r="H128" s="11">
+        <v>20.25706940874036</v>
+      </c>
+      <c r="I128" s="10">
+        <v>1975</v>
+      </c>
+      <c r="J128" s="11">
+        <v>20.318930041152264</v>
+      </c>
+      <c r="K128" s="9">
+        <v>1439</v>
+      </c>
+      <c r="L128" s="11">
+        <v>14.030811232449297</v>
+      </c>
+    </row>
+    <row r="129" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A129" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="B129" s="28">
+        <v>24171</v>
+      </c>
+      <c r="C129" s="28">
+        <v>24683</v>
+      </c>
+      <c r="D129" s="28">
+        <v>24731</v>
+      </c>
+      <c r="E129" s="28">
+        <v>25325</v>
+      </c>
+      <c r="F129" s="28"/>
+      <c r="G129" s="10">
+        <v>1154</v>
+      </c>
+      <c r="H129" s="11">
+        <v>4.7743163294857478</v>
+      </c>
+      <c r="I129" s="10">
+        <v>642</v>
+      </c>
+      <c r="J129" s="11">
+        <v>2.6009804318761898</v>
+      </c>
+      <c r="K129" s="9">
+        <v>594</v>
+      </c>
+      <c r="L129" s="11">
+        <v>2.4018438397153368</v>
+      </c>
+    </row>
+    <row r="130" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A130" s="19" t="s">
+        <v>103</v>
+      </c>
+      <c r="B130" s="28">
+        <v>1682</v>
+      </c>
+      <c r="C130" s="28">
+        <v>1755</v>
+      </c>
+      <c r="D130" s="28">
+        <v>1801</v>
+      </c>
+      <c r="E130" s="28">
+        <v>1743</v>
+      </c>
+      <c r="F130" s="28"/>
+      <c r="G130" s="10">
+        <v>61</v>
+      </c>
+      <c r="H130" s="11">
+        <v>3.6266349583828772</v>
+      </c>
+      <c r="I130" s="10">
+        <v>-12</v>
+      </c>
+      <c r="J130" s="11">
+        <v>-0.68376068376068377</v>
+      </c>
+      <c r="K130" s="9">
+        <v>-58</v>
+      </c>
+      <c r="L130" s="11">
+        <v>-3.220433092726263</v>
+      </c>
+    </row>
+    <row r="131" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A131" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="B131" s="28">
+        <v>2026</v>
+      </c>
+      <c r="C131" s="28">
+        <v>2119</v>
+      </c>
+      <c r="D131" s="28">
+        <v>2404</v>
+      </c>
+      <c r="E131" s="28">
+        <v>2455</v>
+      </c>
+      <c r="F131" s="28"/>
+      <c r="G131" s="10">
+        <v>429</v>
+      </c>
+      <c r="H131" s="11">
+        <v>21.174728529121424</v>
+      </c>
+      <c r="I131" s="10">
+        <v>336</v>
+      </c>
+      <c r="J131" s="11">
+        <v>15.856536101934877</v>
+      </c>
+      <c r="K131" s="9">
+        <v>51</v>
+      </c>
+      <c r="L131" s="11">
+        <v>2.1214642262895174</v>
+      </c>
+    </row>
+    <row r="132" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A132" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="B132" s="28">
+        <v>3906</v>
+      </c>
+      <c r="C132" s="28">
+        <v>4146</v>
+      </c>
+      <c r="D132" s="28">
+        <v>4319</v>
+      </c>
+      <c r="E132" s="28">
+        <v>4380</v>
+      </c>
+      <c r="F132" s="28"/>
+      <c r="G132" s="10">
+        <v>474</v>
+      </c>
+      <c r="H132" s="11">
+        <v>12.135176651305683</v>
+      </c>
+      <c r="I132" s="10">
+        <v>234</v>
+      </c>
+      <c r="J132" s="11">
+        <v>5.6439942112879882</v>
+      </c>
+      <c r="K132" s="9">
+        <v>61</v>
+      </c>
+      <c r="L132" s="11">
+        <v>1.4123639731419311</v>
+      </c>
+    </row>
+    <row r="133" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A133" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="B133" s="28">
+        <v>3689</v>
+      </c>
+      <c r="C133" s="28">
+        <v>4000</v>
+      </c>
+      <c r="D133" s="28">
+        <v>4158</v>
+      </c>
+      <c r="E133" s="28">
+        <v>4334</v>
+      </c>
+      <c r="F133" s="28"/>
+      <c r="G133" s="10">
+        <v>645</v>
+      </c>
+      <c r="H133" s="11">
+        <v>17.484413120086746</v>
+      </c>
+      <c r="I133" s="10">
+        <v>334</v>
+      </c>
+      <c r="J133" s="11">
+        <v>8.35</v>
+      </c>
+      <c r="K133" s="9">
+        <v>176</v>
+      </c>
+      <c r="L133" s="11">
+        <v>4.2328042328042326</v>
+      </c>
+    </row>
+    <row r="134" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A134" s="19" t="s">
+        <v>107</v>
+      </c>
+      <c r="B134" s="28">
+        <v>39654</v>
+      </c>
+      <c r="C134" s="28">
+        <v>40246</v>
+      </c>
+      <c r="D134" s="28">
+        <v>43925</v>
+      </c>
+      <c r="E134" s="28">
+        <v>49055</v>
+      </c>
+      <c r="F134" s="28"/>
+      <c r="G134" s="10">
+        <v>9401</v>
+      </c>
+      <c r="H134" s="11">
+        <v>23.707570484692592</v>
+      </c>
+      <c r="I134" s="10">
+        <v>8809</v>
+      </c>
+      <c r="J134" s="11">
+        <v>21.887889479699847</v>
+      </c>
+      <c r="K134" s="9">
+        <v>5130</v>
+      </c>
+      <c r="L134" s="11">
+        <v>11.67899829254411</v>
+      </c>
+    </row>
+    <row r="135" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A135" s="19" t="s">
+        <v>108</v>
+      </c>
+      <c r="B135" s="28">
+        <v>3241</v>
+      </c>
+      <c r="C135" s="28">
+        <v>3116</v>
+      </c>
+      <c r="D135" s="28">
+        <v>3967</v>
+      </c>
+      <c r="E135" s="28">
+        <v>4000</v>
+      </c>
+      <c r="F135" s="28"/>
+      <c r="G135" s="10">
+        <v>759</v>
+      </c>
+      <c r="H135" s="11">
+        <v>23.418697932736809</v>
+      </c>
+      <c r="I135" s="10">
+        <v>884</v>
+      </c>
+      <c r="J135" s="11">
+        <v>28.369704749679077</v>
+      </c>
+      <c r="K135" s="9">
+        <v>33</v>
+      </c>
+      <c r="L135" s="11">
+        <v>0.83186286866649872</v>
+      </c>
+    </row>
+    <row r="136" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A136" s="19" t="s">
+        <v>109</v>
+      </c>
+      <c r="B136" s="28">
+        <v>5177</v>
+      </c>
+      <c r="C136" s="28">
+        <v>6067</v>
+      </c>
+      <c r="D136" s="28">
+        <v>7198</v>
+      </c>
+      <c r="E136" s="28">
+        <v>8097</v>
+      </c>
+      <c r="F136" s="28"/>
+      <c r="G136" s="10">
+        <v>2920</v>
+      </c>
+      <c r="H136" s="11">
+        <v>56.403322387483101</v>
+      </c>
+      <c r="I136" s="10">
+        <v>2030</v>
+      </c>
+      <c r="J136" s="11">
+        <v>33.459700016482614</v>
+      </c>
+      <c r="K136" s="9">
+        <v>899</v>
+      </c>
+      <c r="L136" s="11">
+        <v>12.489580439010837</v>
+      </c>
+    </row>
+    <row r="137" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A137" s="19" t="s">
+        <v>110</v>
+      </c>
+      <c r="B137" s="28">
+        <v>4788</v>
+      </c>
+      <c r="C137" s="28">
+        <v>5261</v>
+      </c>
+      <c r="D137" s="28">
+        <v>5606</v>
+      </c>
+      <c r="E137" s="28">
+        <v>6492</v>
+      </c>
+      <c r="F137" s="28"/>
+      <c r="G137" s="10">
+        <v>1704</v>
+      </c>
+      <c r="H137" s="11">
+        <v>35.588972431077693</v>
+      </c>
+      <c r="I137" s="10">
+        <v>1231</v>
+      </c>
+      <c r="J137" s="11">
+        <v>23.398593423303556</v>
+      </c>
+      <c r="K137" s="9">
+        <v>886</v>
+      </c>
+      <c r="L137" s="11">
+        <v>15.804495183731715</v>
+      </c>
+    </row>
+    <row r="138" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A138" s="19" t="s">
+        <v>111</v>
+      </c>
+      <c r="B138" s="28">
+        <v>2629</v>
+      </c>
+      <c r="C138" s="28">
+        <v>3154</v>
+      </c>
+      <c r="D138" s="28">
+        <v>3613</v>
+      </c>
+      <c r="E138" s="28">
+        <v>5841</v>
+      </c>
+      <c r="F138" s="28"/>
+      <c r="G138" s="10">
+        <v>3212</v>
+      </c>
+      <c r="H138" s="11">
+        <v>122.17573221757323</v>
+      </c>
+      <c r="I138" s="10">
+        <v>2687</v>
+      </c>
+      <c r="J138" s="11">
+        <v>85.193405199746351</v>
+      </c>
+      <c r="K138" s="9">
+        <v>2228</v>
+      </c>
+      <c r="L138" s="11">
+        <v>61.666205369499025</v>
+      </c>
+    </row>
+    <row r="139" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A139" s="19" t="s">
+        <v>112</v>
+      </c>
+      <c r="B139" s="28">
+        <v>2698</v>
+      </c>
+      <c r="C139" s="28">
+        <v>3912</v>
+      </c>
+      <c r="D139" s="28">
+        <v>4682</v>
+      </c>
+      <c r="E139" s="28">
+        <v>4978</v>
+      </c>
+      <c r="F139" s="28"/>
+      <c r="G139" s="10">
+        <v>2280</v>
+      </c>
+      <c r="H139" s="11">
+        <v>84.507042253521121</v>
+      </c>
+      <c r="I139" s="10">
+        <v>1066</v>
+      </c>
+      <c r="J139" s="11">
+        <v>27.249488752556239</v>
+      </c>
+      <c r="K139" s="9">
+        <v>296</v>
+      </c>
+      <c r="L139" s="11">
+        <v>6.3220845792396414</v>
+      </c>
+    </row>
+    <row r="140" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A140" s="19" t="s">
+        <v>113</v>
+      </c>
+      <c r="B140" s="28">
+        <v>9293</v>
+      </c>
+      <c r="C140" s="28">
+        <v>10166</v>
+      </c>
+      <c r="D140" s="28">
+        <v>11029</v>
+      </c>
+      <c r="E140" s="28">
+        <v>11193</v>
+      </c>
+      <c r="F140" s="28"/>
+      <c r="G140" s="10">
+        <v>1900</v>
+      </c>
+      <c r="H140" s="11">
+        <v>20.445496610351878</v>
+      </c>
+      <c r="I140" s="10">
+        <v>1027</v>
+      </c>
+      <c r="J140" s="11">
+        <v>10.102301790281331</v>
+      </c>
+      <c r="K140" s="9">
+        <v>164</v>
+      </c>
+      <c r="L140" s="11">
+        <v>1.486988847583643</v>
+      </c>
+    </row>
+    <row r="141" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A141" s="19" t="s">
+        <v>114</v>
+      </c>
+      <c r="B141" s="28">
+        <v>7811</v>
+      </c>
+      <c r="C141" s="28">
+        <v>8142</v>
+      </c>
+      <c r="D141" s="28">
+        <v>8327</v>
+      </c>
+      <c r="E141" s="28">
+        <v>8313</v>
+      </c>
+      <c r="F141" s="28"/>
+      <c r="G141" s="10">
+        <v>502</v>
+      </c>
+      <c r="H141" s="11">
+        <v>6.4268339521188071</v>
+      </c>
+      <c r="I141" s="10">
+        <v>171</v>
+      </c>
+      <c r="J141" s="11">
+        <v>2.1002210759027267</v>
+      </c>
+      <c r="K141" s="9">
+        <v>-14</v>
+      </c>
+      <c r="L141" s="11">
+        <v>-0.16812777711060406</v>
+      </c>
+    </row>
+    <row r="142" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A142" s="19" t="s">
+        <v>115</v>
+      </c>
+      <c r="B142" s="28">
+        <v>73538</v>
+      </c>
+      <c r="C142" s="28">
+        <v>76389</v>
+      </c>
+      <c r="D142" s="28">
+        <v>77325</v>
+      </c>
+      <c r="E142" s="28">
+        <v>81257</v>
+      </c>
+      <c r="F142" s="28"/>
+      <c r="G142" s="10">
+        <v>7719</v>
+      </c>
+      <c r="H142" s="11">
+        <v>10.496613995485328</v>
+      </c>
+      <c r="I142" s="10">
+        <v>4868</v>
+      </c>
+      <c r="J142" s="11">
+        <v>6.3726452761523253</v>
+      </c>
+      <c r="K142" s="9">
+        <v>3932</v>
+      </c>
+      <c r="L142" s="11">
+        <v>5.0850307145166509</v>
+      </c>
+    </row>
+    <row r="143" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A143" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="B143" s="28">
+        <v>6927</v>
+      </c>
+      <c r="C143" s="28">
+        <v>7199</v>
+      </c>
+      <c r="D143" s="28">
+        <v>7804</v>
+      </c>
+      <c r="E143" s="28">
+        <v>8227</v>
+      </c>
+      <c r="F143" s="28"/>
+      <c r="G143" s="10">
+        <v>1300</v>
+      </c>
+      <c r="H143" s="11">
+        <v>18.767143063375201</v>
+      </c>
+      <c r="I143" s="10">
+        <v>1028</v>
+      </c>
+      <c r="J143" s="11">
+        <v>14.279761077927489</v>
+      </c>
+      <c r="K143" s="9">
+        <v>423</v>
+      </c>
+      <c r="L143" s="11">
+        <v>5.4202972834443877</v>
+      </c>
+    </row>
+    <row r="144" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A144" s="19" t="s">
+        <v>117</v>
+      </c>
+      <c r="B144" s="28">
+        <v>5160</v>
+      </c>
+      <c r="C144" s="28">
+        <v>5251</v>
+      </c>
+      <c r="D144" s="28">
+        <v>5695</v>
+      </c>
+      <c r="E144" s="28">
+        <v>6685</v>
+      </c>
+      <c r="F144" s="28"/>
+      <c r="G144" s="10">
+        <v>1525</v>
+      </c>
+      <c r="H144" s="11">
+        <v>29.554263565891475</v>
+      </c>
+      <c r="I144" s="10">
+        <v>1434</v>
+      </c>
+      <c r="J144" s="11">
+        <v>27.309083984003045</v>
+      </c>
+      <c r="K144" s="9">
+        <v>990</v>
+      </c>
+      <c r="L144" s="11">
+        <v>17.383669885864794</v>
+      </c>
+    </row>
+    <row r="145" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A145" s="19" t="s">
+        <v>118</v>
+      </c>
+      <c r="B145" s="28">
+        <v>6187</v>
+      </c>
+      <c r="C145" s="28">
+        <v>6421</v>
+      </c>
+      <c r="D145" s="28">
+        <v>6366</v>
+      </c>
+      <c r="E145" s="28">
+        <v>6730</v>
+      </c>
+      <c r="F145" s="28"/>
+      <c r="G145" s="10">
+        <v>543</v>
+      </c>
+      <c r="H145" s="11">
+        <v>8.7764667851947635</v>
+      </c>
+      <c r="I145" s="10">
+        <v>309</v>
+      </c>
+      <c r="J145" s="11">
+        <v>4.8123345273321911</v>
+      </c>
+      <c r="K145" s="9">
+        <v>364</v>
+      </c>
+      <c r="L145" s="11">
+        <v>5.7178762174049638</v>
+      </c>
+    </row>
+    <row r="146" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A146" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B146" s="9">
+        <v>7303</v>
+      </c>
+      <c r="C146" s="9">
+        <v>7543</v>
+      </c>
+      <c r="D146" s="28">
+        <v>8101</v>
+      </c>
+      <c r="E146" s="9">
+        <v>8137</v>
+      </c>
+      <c r="F146" s="9"/>
+      <c r="G146" s="10">
+        <v>834</v>
+      </c>
+      <c r="H146" s="11">
+        <v>11.419964398192525</v>
+      </c>
+      <c r="I146" s="10">
+        <v>594</v>
+      </c>
+      <c r="J146" s="11">
+        <v>7.8748508550974412</v>
+      </c>
+      <c r="K146" s="9">
+        <v>36</v>
+      </c>
+      <c r="L146" s="11">
+        <v>0.44438958153314401</v>
+      </c>
+    </row>
+    <row r="147" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A147" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="B147" s="9">
+        <v>2794</v>
+      </c>
+      <c r="C147" s="9">
+        <v>2919</v>
+      </c>
+      <c r="D147" s="28">
+        <v>3031</v>
+      </c>
+      <c r="E147" s="9">
+        <v>3387</v>
+      </c>
+      <c r="F147" s="9"/>
+      <c r="G147" s="10">
+        <v>593</v>
+      </c>
+      <c r="H147" s="11">
+        <v>21.224051539012166</v>
+      </c>
+      <c r="I147" s="10">
+        <v>468</v>
+      </c>
+      <c r="J147" s="11">
+        <v>16.032887975334017</v>
+      </c>
+      <c r="K147" s="9">
+        <v>356</v>
+      </c>
+      <c r="L147" s="11">
+        <v>11.745298581326296</v>
+      </c>
+    </row>
+    <row r="148" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A148" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="B148" s="9">
+        <v>7965</v>
+      </c>
+      <c r="C148" s="9">
+        <v>8677</v>
+      </c>
+      <c r="D148" s="28">
+        <v>10050</v>
+      </c>
+      <c r="E148" s="9">
+        <v>10307</v>
+      </c>
+      <c r="F148" s="9"/>
+      <c r="G148" s="10">
+        <v>2342</v>
+      </c>
+      <c r="H148" s="11">
+        <v>29.403640929064657</v>
+      </c>
+      <c r="I148" s="10">
+        <v>1630</v>
+      </c>
+      <c r="J148" s="11">
+        <v>18.785294456609428</v>
+      </c>
+      <c r="K148" s="9">
+        <v>257</v>
+      </c>
+      <c r="L148" s="11">
+        <v>2.5572139303482588</v>
+      </c>
+    </row>
+    <row r="149" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A149" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="B149" s="9">
+        <v>2387</v>
+      </c>
+      <c r="C149" s="9">
+        <v>2385</v>
+      </c>
+      <c r="D149" s="28">
+        <v>2708</v>
+      </c>
+      <c r="E149" s="9">
+        <v>2640</v>
+      </c>
+      <c r="F149" s="9"/>
+      <c r="G149" s="10">
+        <v>253</v>
+      </c>
+      <c r="H149" s="11">
+        <v>10.599078341013826</v>
+      </c>
+      <c r="I149" s="10">
+        <v>255</v>
+      </c>
+      <c r="J149" s="11">
+        <v>10.691823899371069</v>
+      </c>
+      <c r="K149" s="9">
+        <v>-68</v>
+      </c>
+      <c r="L149" s="11">
+        <v>-2.5110782865583459</v>
+      </c>
+    </row>
+    <row r="150" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A150" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="B150" s="9">
+        <v>4210</v>
+      </c>
+      <c r="C150" s="9">
+        <v>4323</v>
+      </c>
+      <c r="D150" s="28">
+        <v>4314</v>
+      </c>
+      <c r="E150" s="9">
+        <v>4987</v>
+      </c>
+      <c r="F150" s="9"/>
+      <c r="G150" s="10">
+        <v>777</v>
+      </c>
+      <c r="H150" s="11">
+        <v>18.456057007125889</v>
+      </c>
+      <c r="I150" s="10">
+        <v>664</v>
+      </c>
+      <c r="J150" s="11">
+        <v>15.359703909322231</v>
+      </c>
+      <c r="K150" s="9">
+        <v>673</v>
+      </c>
+      <c r="L150" s="11">
+        <v>15.600370885489106</v>
+      </c>
+    </row>
+    <row r="151" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A151" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="B151" s="9">
+        <v>2253</v>
+      </c>
+      <c r="C151" s="9">
+        <v>2479</v>
+      </c>
+      <c r="D151" s="28">
+        <v>2519</v>
+      </c>
+      <c r="E151" s="9">
+        <v>2566</v>
+      </c>
+      <c r="F151" s="9"/>
+      <c r="G151" s="10">
+        <v>313</v>
+      </c>
+      <c r="H151" s="11">
+        <v>13.892587660896583</v>
+      </c>
+      <c r="I151" s="10">
+        <v>87</v>
+      </c>
+      <c r="J151" s="11">
+        <v>3.5094796288826142</v>
+      </c>
+      <c r="K151" s="9">
+        <v>47</v>
+      </c>
+      <c r="L151" s="11">
+        <v>1.8658197697499008</v>
+      </c>
+    </row>
+    <row r="152" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A152" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="B152" s="9">
+        <v>0</v>
+      </c>
+      <c r="C152" s="9">
+        <v>0</v>
+      </c>
+      <c r="D152" s="28">
+        <v>0</v>
+      </c>
+      <c r="E152" s="9">
+        <v>36</v>
+      </c>
+      <c r="F152" s="9"/>
+      <c r="G152" s="10">
+        <v>36</v>
+      </c>
+      <c r="H152" s="11">
+        <v>100</v>
+      </c>
+      <c r="I152" s="10">
+        <v>36</v>
+      </c>
+      <c r="J152" s="11">
+        <v>100</v>
+      </c>
+      <c r="K152" s="9">
+        <v>36</v>
+      </c>
+      <c r="L152" s="11">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="153" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A153" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B153" s="9">
+        <v>30593</v>
+      </c>
+      <c r="C153" s="9">
+        <v>31494</v>
+      </c>
+      <c r="D153" s="28">
+        <v>31812</v>
+      </c>
+      <c r="E153" s="9">
+        <v>33215</v>
+      </c>
+      <c r="F153" s="9"/>
+      <c r="G153" s="10">
+        <v>2622</v>
+      </c>
+      <c r="H153" s="11">
+        <v>8.570588043016377</v>
+      </c>
+      <c r="I153" s="10">
+        <v>1721</v>
+      </c>
+      <c r="J153" s="11">
+        <v>5.4645329269067124</v>
+      </c>
+      <c r="K153" s="9">
+        <v>1403</v>
+      </c>
+      <c r="L153" s="11">
+        <v>4.410285426882937</v>
+      </c>
+    </row>
+    <row r="154" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A154" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B154" s="9">
+        <v>8552</v>
+      </c>
+      <c r="C154" s="9">
+        <v>8864</v>
+      </c>
+      <c r="D154" s="28">
+        <v>9097</v>
+      </c>
+      <c r="E154" s="9">
+        <v>9485</v>
+      </c>
+      <c r="F154" s="9"/>
+      <c r="G154" s="10">
+        <v>933</v>
+      </c>
+      <c r="H154" s="11">
+        <v>10.909728718428438</v>
+      </c>
+      <c r="I154" s="10">
+        <v>621</v>
+      </c>
+      <c r="J154" s="11">
+        <v>7.0058664259927799</v>
+      </c>
+      <c r="K154" s="9">
+        <v>388</v>
+      </c>
+      <c r="L154" s="11">
+        <v>4.2651423546224034</v>
+      </c>
+    </row>
+    <row r="155" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A155" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="B155" s="9">
+        <v>27236</v>
+      </c>
+      <c r="C155" s="9">
+        <v>26021</v>
+      </c>
+      <c r="D155" s="28">
+        <v>27055</v>
+      </c>
+      <c r="E155" s="9">
+        <v>27012</v>
+      </c>
+      <c r="F155" s="9"/>
+      <c r="G155" s="10">
+        <v>-224</v>
+      </c>
+      <c r="H155" s="11">
+        <v>-0.82244088706124252</v>
+      </c>
+      <c r="I155" s="10">
+        <v>991</v>
+      </c>
+      <c r="J155" s="11">
+        <v>3.8084623957572727</v>
+      </c>
+      <c r="K155" s="9">
+        <v>-43</v>
+      </c>
+      <c r="L155" s="11">
+        <v>-0.15893550175568286</v>
+      </c>
+    </row>
+    <row r="156" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A156" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B156" s="9">
+        <v>6262</v>
+      </c>
+      <c r="C156" s="9">
+        <v>5964</v>
+      </c>
+      <c r="D156" s="28">
+        <v>5705</v>
+      </c>
+      <c r="E156" s="9">
+        <v>5648</v>
+      </c>
+      <c r="F156" s="9"/>
+      <c r="G156" s="10">
+        <v>-614</v>
+      </c>
+      <c r="H156" s="11">
+        <v>-9.8051740657936755</v>
+      </c>
+      <c r="I156" s="10">
+        <v>-316</v>
+      </c>
+      <c r="J156" s="11">
+        <v>-5.2984574111334677</v>
+      </c>
+      <c r="K156" s="9">
+        <v>-57</v>
+      </c>
+      <c r="L156" s="11">
+        <v>-0.99912357581069233</v>
+      </c>
+    </row>
+    <row r="157" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A157" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="B157" s="9">
+        <v>40131</v>
+      </c>
+      <c r="C157" s="9">
+        <v>41472</v>
+      </c>
+      <c r="D157" s="28">
+        <v>43926</v>
+      </c>
+      <c r="E157" s="9">
+        <v>45645</v>
+      </c>
+      <c r="F157" s="9"/>
+      <c r="G157" s="10">
+        <v>5514</v>
+      </c>
+      <c r="H157" s="11">
+        <v>13.740001495103535</v>
+      </c>
+      <c r="I157" s="10">
+        <v>4173</v>
+      </c>
+      <c r="J157" s="11">
+        <v>10.062210648148149</v>
+      </c>
+      <c r="K157" s="9">
+        <v>1719</v>
+      </c>
+      <c r="L157" s="11">
+        <v>3.9133998087692938</v>
+      </c>
+    </row>
+    <row r="158" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A158" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="B158" s="9">
+        <v>4231</v>
+      </c>
+      <c r="C158" s="9">
+        <v>4378</v>
+      </c>
+      <c r="D158" s="28">
+        <v>4867</v>
+      </c>
+      <c r="E158" s="9">
+        <v>5225</v>
+      </c>
+      <c r="F158" s="9"/>
+      <c r="G158" s="10">
+        <v>994</v>
+      </c>
+      <c r="H158" s="11">
+        <v>23.493264003781611</v>
+      </c>
+      <c r="I158" s="10">
+        <v>847</v>
+      </c>
+      <c r="J158" s="11">
+        <v>19.346733668341709</v>
+      </c>
+      <c r="K158" s="9">
+        <v>358</v>
+      </c>
+      <c r="L158" s="11">
+        <v>7.3556605711937531</v>
+      </c>
+    </row>
+    <row r="159" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A159" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="B159" s="9">
+        <v>3794</v>
+      </c>
+      <c r="C159" s="9">
+        <v>3652</v>
+      </c>
+      <c r="D159" s="28">
+        <v>4090</v>
+      </c>
+      <c r="E159" s="9">
+        <v>4362</v>
+      </c>
+      <c r="F159" s="9"/>
+      <c r="G159" s="10">
+        <v>568</v>
+      </c>
+      <c r="H159" s="11">
+        <v>14.971006852925672</v>
+      </c>
+      <c r="I159" s="10">
+        <v>710</v>
+      </c>
+      <c r="J159" s="11">
+        <v>19.441401971522453</v>
+      </c>
+      <c r="K159" s="9">
+        <v>272</v>
+      </c>
+      <c r="L159" s="11">
+        <v>6.6503667481662587</v>
+      </c>
+    </row>
+    <row r="160" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A160" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="B160" s="9">
+        <v>7648</v>
+      </c>
+      <c r="C160" s="9">
+        <v>8193</v>
+      </c>
+      <c r="D160" s="28">
+        <v>8828</v>
+      </c>
+      <c r="E160" s="9">
+        <v>9207</v>
+      </c>
+      <c r="F160" s="9"/>
+      <c r="G160" s="10">
+        <v>1559</v>
+      </c>
+      <c r="H160" s="11">
+        <v>20.384414225941423</v>
+      </c>
+      <c r="I160" s="10">
+        <v>1014</v>
+      </c>
+      <c r="J160" s="11">
+        <v>12.376418894177958</v>
+      </c>
+      <c r="K160" s="9">
+        <v>379</v>
+      </c>
+      <c r="L160" s="11">
+        <v>4.2931581332125059</v>
+      </c>
+    </row>
+    <row r="161" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A161" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="B161" s="9">
+        <v>5626</v>
+      </c>
+      <c r="C161" s="9">
+        <v>5472</v>
+      </c>
+      <c r="D161" s="28">
+        <v>5996</v>
+      </c>
+      <c r="E161" s="9">
+        <v>6589</v>
+      </c>
+      <c r="F161" s="9"/>
+      <c r="G161" s="10">
+        <v>963</v>
+      </c>
+      <c r="H161" s="11">
+        <v>17.116956985424814</v>
+      </c>
+      <c r="I161" s="10">
+        <v>1117</v>
+      </c>
+      <c r="J161" s="11">
+        <v>20.413011695906434</v>
+      </c>
+      <c r="K161" s="9">
+        <v>593</v>
+      </c>
+      <c r="L161" s="11">
+        <v>9.8899266177451644</v>
+      </c>
+    </row>
+    <row r="162" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A162" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="B162" s="9">
+        <v>11878</v>
+      </c>
+      <c r="C162" s="9">
+        <v>11956</v>
+      </c>
+      <c r="D162" s="28">
+        <v>11858</v>
+      </c>
+      <c r="E162" s="9">
+        <v>12642</v>
+      </c>
+      <c r="F162" s="9"/>
+      <c r="G162" s="10">
+        <v>764</v>
+      </c>
+      <c r="H162" s="11">
+        <v>6.4320592692372447</v>
+      </c>
+      <c r="I162" s="10">
+        <v>686</v>
+      </c>
+      <c r="J162" s="11">
+        <v>5.7377049180327866</v>
+      </c>
+      <c r="K162" s="9">
+        <v>784</v>
+      </c>
+      <c r="L162" s="11">
+        <v>6.6115702479338845</v>
+      </c>
+    </row>
+    <row r="163" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A163" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="B163" s="9">
+        <v>2249</v>
+      </c>
+      <c r="C163" s="9">
+        <v>2136</v>
+      </c>
+      <c r="D163" s="28">
+        <v>2249</v>
+      </c>
+      <c r="E163" s="9">
+        <v>2217</v>
+      </c>
+      <c r="F163" s="9"/>
+      <c r="G163" s="10">
+        <v>-32</v>
+      </c>
+      <c r="H163" s="11">
+        <v>-1.4228546020453534</v>
+      </c>
+      <c r="I163" s="10">
+        <v>81</v>
+      </c>
+      <c r="J163" s="11">
+        <v>3.7921348314606744</v>
+      </c>
+      <c r="K163" s="9">
+        <v>-32</v>
+      </c>
+      <c r="L163" s="11">
+        <v>-1.4228546020453534</v>
+      </c>
+    </row>
+    <row r="164" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A164" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="B164" s="9">
+        <v>3017</v>
+      </c>
+      <c r="C164" s="9">
+        <v>3161</v>
+      </c>
+      <c r="D164" s="28">
+        <v>3226</v>
+      </c>
+      <c r="E164" s="9">
+        <v>3381</v>
+      </c>
+      <c r="F164" s="9"/>
+      <c r="G164" s="10">
+        <v>364</v>
+      </c>
+      <c r="H164" s="11">
+        <v>12.064965197215777</v>
+      </c>
+      <c r="I164" s="10">
+        <v>220</v>
+      </c>
+      <c r="J164" s="11">
+        <v>6.9598228408731408</v>
+      </c>
+      <c r="K164" s="9">
+        <v>155</v>
+      </c>
+      <c r="L164" s="11">
+        <v>4.8047117172969624</v>
+      </c>
+    </row>
+    <row r="165" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A165" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="B165" s="9">
+        <v>5445</v>
+      </c>
+      <c r="C165" s="9">
+        <v>5440</v>
+      </c>
+      <c r="D165" s="28">
+        <v>6520</v>
+      </c>
+      <c r="E165" s="9">
+        <v>7209</v>
+      </c>
+      <c r="F165" s="9"/>
+      <c r="G165" s="10">
+        <v>1764</v>
+      </c>
+      <c r="H165" s="11">
+        <v>32.396694214876035</v>
+      </c>
+      <c r="I165" s="10">
+        <v>1769</v>
+      </c>
+      <c r="J165" s="11">
+        <v>32.518382352941174</v>
+      </c>
+      <c r="K165" s="9">
+        <v>689</v>
+      </c>
+      <c r="L165" s="11">
+        <v>10.567484662576687</v>
+      </c>
+    </row>
+    <row r="166" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A166" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="B166" s="9">
+        <v>1394</v>
+      </c>
+      <c r="C166" s="9">
+        <v>1434</v>
+      </c>
+      <c r="D166" s="28">
+        <v>1369</v>
+      </c>
+      <c r="E166" s="9">
+        <v>1442</v>
+      </c>
+      <c r="F166" s="9"/>
+      <c r="G166" s="10">
+        <v>48</v>
+      </c>
+      <c r="H166" s="11">
+        <v>3.4433285509325682</v>
+      </c>
+      <c r="I166" s="10">
+        <v>8</v>
+      </c>
+      <c r="J166" s="11">
+        <v>0.55788005578800559</v>
+      </c>
+      <c r="K166" s="9">
+        <v>73</v>
+      </c>
+      <c r="L166" s="11">
+        <v>5.3323593864134402</v>
+      </c>
+    </row>
+    <row r="167" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A167" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="B167" s="9">
+        <v>5495</v>
+      </c>
+      <c r="C167" s="9">
+        <v>5687</v>
+      </c>
+      <c r="D167" s="28">
+        <v>5504</v>
+      </c>
+      <c r="E167" s="9">
+        <v>5449</v>
+      </c>
+      <c r="F167" s="9"/>
+      <c r="G167" s="10">
+        <v>-46</v>
+      </c>
+      <c r="H167" s="11">
+        <v>-0.83712465878070974</v>
+      </c>
+      <c r="I167" s="10">
+        <v>-238</v>
+      </c>
+      <c r="J167" s="11">
+        <v>-4.1849832952347459</v>
+      </c>
+      <c r="K167" s="9">
+        <v>-55</v>
+      </c>
+      <c r="L167" s="11">
+        <v>-0.99927325581395354</v>
+      </c>
+    </row>
+    <row r="168" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B168" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C168" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="D168" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E168" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="F168" s="12"/>
+      <c r="G168" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="H168" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="I168" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="J168" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K168" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="L168" s="12" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="169" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A169" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="B169" s="9">
         <v>652405</v>
       </c>
-      <c r="C11" s="6">
+      <c r="C169" s="9">
         <v>677892</v>
       </c>
-      <c r="D11" s="6">
+      <c r="D169" s="28">
         <v>715133</v>
       </c>
-      <c r="E11" s="6">
-[...1903 lines deleted...]
-      <c r="E79" s="6">
+      <c r="E169" s="9">
+        <v>759497</v>
+      </c>
+      <c r="F169" s="9"/>
+      <c r="G169" s="10">
+        <v>107092</v>
+      </c>
+      <c r="H169" s="11">
+        <v>16.414956966914723</v>
+      </c>
+      <c r="I169" s="10">
+        <v>81605</v>
+      </c>
+      <c r="J169" s="11">
+        <v>12.038053259221233</v>
+      </c>
+      <c r="K169" s="9">
+        <v>44364</v>
+      </c>
+      <c r="L169" s="11">
+        <v>6.2036012881519937</v>
+      </c>
+    </row>
+    <row r="170" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B170" s="9"/>
+      <c r="C170" s="9"/>
+      <c r="D170" s="9"/>
+      <c r="E170" s="9"/>
+      <c r="F170" s="9"/>
+      <c r="G170" s="9"/>
+      <c r="H170" s="9"/>
+      <c r="I170" s="10"/>
+      <c r="J170" s="25"/>
+      <c r="K170" s="25"/>
+      <c r="L170" s="25"/>
+    </row>
+    <row r="171" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A171" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="B171" s="9"/>
+      <c r="C171" s="9"/>
+      <c r="D171" s="9"/>
+      <c r="E171" s="9"/>
+      <c r="F171" s="9"/>
+      <c r="G171" s="9"/>
+      <c r="H171" s="9"/>
+      <c r="I171" s="10"/>
+      <c r="J171" s="25"/>
+      <c r="K171" s="25"/>
+      <c r="L171" s="25"/>
+    </row>
+    <row r="172" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A172" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="B172" s="9">
+        <v>7399</v>
+      </c>
+      <c r="C172" s="9">
+        <v>8265</v>
+      </c>
+      <c r="D172" s="28">
+        <v>9355</v>
+      </c>
+      <c r="E172" s="9">
+        <v>10562</v>
+      </c>
+      <c r="F172" s="9"/>
+      <c r="G172" s="10">
+        <v>3163</v>
+      </c>
+      <c r="H172" s="11">
+        <v>42.749020137856469</v>
+      </c>
+      <c r="I172" s="10">
+        <v>2297</v>
+      </c>
+      <c r="J172" s="11">
+        <v>27.791893526920752</v>
+      </c>
+      <c r="K172" s="9">
+        <v>1207</v>
+      </c>
+      <c r="L172" s="11">
+        <v>12.902191341528594</v>
+      </c>
+    </row>
+    <row r="173" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A173" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B173" s="9">
+        <v>17222</v>
+      </c>
+      <c r="C173" s="9">
+        <v>18808</v>
+      </c>
+      <c r="D173" s="28">
+        <v>20060</v>
+      </c>
+      <c r="E173" s="9">
+        <v>22116</v>
+      </c>
+      <c r="F173" s="9"/>
+      <c r="G173" s="10">
+        <v>4894</v>
+      </c>
+      <c r="H173" s="11">
+        <v>28.417140866333757</v>
+      </c>
+      <c r="I173" s="10">
+        <v>3308</v>
+      </c>
+      <c r="J173" s="11">
+        <v>17.588260314759676</v>
+      </c>
+      <c r="K173" s="9">
+        <v>2056</v>
+      </c>
+      <c r="L173" s="11">
+        <v>10.249252243270188</v>
+      </c>
+    </row>
+    <row r="174" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A174" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B174" s="9">
+        <v>10641</v>
+      </c>
+      <c r="C174" s="9">
+        <v>10908</v>
+      </c>
+      <c r="D174" s="28">
+        <v>12395</v>
+      </c>
+      <c r="E174" s="9">
+        <v>15162</v>
+      </c>
+      <c r="F174" s="9"/>
+      <c r="G174" s="10">
+        <v>4521</v>
+      </c>
+      <c r="H174" s="11">
+        <v>42.486608401466022</v>
+      </c>
+      <c r="I174" s="10">
+        <v>4254</v>
+      </c>
+      <c r="J174" s="11">
+        <v>38.998899889988998</v>
+      </c>
+      <c r="K174" s="9">
+        <v>2767</v>
+      </c>
+      <c r="L174" s="11">
+        <v>22.323517547398144</v>
+      </c>
+    </row>
+    <row r="175" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A175" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="B175" s="9">
+        <v>18233</v>
+      </c>
+      <c r="C175" s="9">
+        <v>18975</v>
+      </c>
+      <c r="D175" s="28">
+        <v>19901</v>
+      </c>
+      <c r="E175" s="9">
+        <v>21168</v>
+      </c>
+      <c r="F175" s="9"/>
+      <c r="G175" s="10">
+        <v>2935</v>
+      </c>
+      <c r="H175" s="11">
+        <v>16.097186420227061</v>
+      </c>
+      <c r="I175" s="10">
         <v>2193</v>
       </c>
-      <c r="F79" s="11">
-[...3163 lines deleted...]
-      <c r="B173" s="6">
+      <c r="J175" s="11">
+        <v>11.557312252964428</v>
+      </c>
+      <c r="K175" s="9">
+        <v>1267</v>
+      </c>
+      <c r="L175" s="11">
+        <v>6.366514245515301</v>
+      </c>
+    </row>
+    <row r="176" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A176" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="B176" s="9">
         <v>12653</v>
       </c>
-      <c r="C173" s="6">
+      <c r="C176" s="9">
         <v>14281</v>
       </c>
-      <c r="D173" s="28">
+      <c r="D176" s="28">
         <v>17299</v>
       </c>
-      <c r="E173" s="6">
-[...69 lines deleted...]
-        <v>29.539040451552211</v>
+      <c r="E176" s="9">
+        <v>20591</v>
+      </c>
+      <c r="F176" s="9"/>
+      <c r="G176" s="10">
+        <v>7938</v>
       </c>
       <c r="H176" s="11">
-        <v>1063</v>
-[...12 lines deleted...]
-      <c r="A177" s="5" t="s">
+        <v>62.73611001343555</v>
+      </c>
+      <c r="I176" s="10">
+        <v>6310</v>
+      </c>
+      <c r="J176" s="11">
+        <v>44.184580911700863</v>
+      </c>
+      <c r="K176" s="9">
+        <v>3292</v>
+      </c>
+      <c r="L176" s="11">
+        <v>19.030001734204287</v>
+      </c>
+    </row>
+    <row r="177" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B177" s="9"/>
+      <c r="C177" s="9"/>
+      <c r="D177" s="9"/>
+      <c r="E177" s="9">
+        <v>89599</v>
+      </c>
+      <c r="F177" s="9"/>
+      <c r="G177" s="9"/>
+      <c r="H177" s="9"/>
+      <c r="I177" s="10"/>
+      <c r="J177" s="25"/>
+      <c r="K177" s="25"/>
+      <c r="L177" s="25"/>
+    </row>
+    <row r="178" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A178" s="3" t="s">
         <v>147</v>
       </c>
-      <c r="B177" s="6">
-[...39 lines deleted...]
-      <c r="I178" s="25"/>
+      <c r="B178" s="9"/>
+      <c r="C178" s="9"/>
+      <c r="D178" s="9"/>
+      <c r="E178" s="9"/>
+      <c r="F178" s="9"/>
+      <c r="G178" s="9"/>
+      <c r="H178" s="9"/>
+      <c r="I178" s="10"/>
       <c r="J178" s="25"/>
       <c r="K178" s="25"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A179" s="5" t="s">
+      <c r="L178" s="25"/>
+    </row>
+    <row r="179" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A179" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="B179" s="9">
+        <v>3189</v>
+      </c>
+      <c r="C179" s="9">
+        <v>3068</v>
+      </c>
+      <c r="D179" s="28">
+        <v>3920</v>
+      </c>
+      <c r="E179" s="9">
+        <v>3954</v>
+      </c>
+      <c r="F179" s="9"/>
+      <c r="G179" s="10">
+        <v>765</v>
+      </c>
+      <c r="H179" s="11">
+        <v>23.988711194731891</v>
+      </c>
+      <c r="I179" s="10">
+        <v>886</v>
+      </c>
+      <c r="J179" s="11">
+        <v>28.878748370273794</v>
+      </c>
+      <c r="K179" s="9">
+        <v>34</v>
+      </c>
+      <c r="L179" s="11">
+        <v>0.86734693877551017</v>
+      </c>
+    </row>
+    <row r="180" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A180" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="B180" s="9">
+        <v>52</v>
+      </c>
+      <c r="C180" s="9">
+        <v>48</v>
+      </c>
+      <c r="D180" s="28">
+        <v>47</v>
+      </c>
+      <c r="E180" s="9">
+        <v>46</v>
+      </c>
+      <c r="F180" s="9"/>
+      <c r="G180" s="10">
+        <v>-6</v>
+      </c>
+      <c r="H180" s="11">
+        <v>-11.538461538461538</v>
+      </c>
+      <c r="I180" s="10">
+        <v>-2</v>
+      </c>
+      <c r="J180" s="11">
+        <v>-4.1666666666666661</v>
+      </c>
+      <c r="K180" s="9">
+        <v>-1</v>
+      </c>
+      <c r="L180" s="11">
+        <v>-2.1276595744680851</v>
+      </c>
+    </row>
+    <row r="181" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B181" s="9"/>
+      <c r="C181" s="9"/>
+      <c r="D181" s="9"/>
+      <c r="E181" s="9"/>
+      <c r="F181" s="9"/>
+      <c r="G181" s="9"/>
+      <c r="H181" s="9"/>
+      <c r="I181" s="10"/>
+      <c r="J181" s="25"/>
+      <c r="K181" s="25"/>
+      <c r="L181" s="25"/>
+    </row>
+    <row r="182" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A182" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="B182" s="9"/>
+      <c r="C182" s="9"/>
+      <c r="D182" s="9"/>
+      <c r="E182" s="9"/>
+      <c r="F182" s="9"/>
+      <c r="G182" s="9"/>
+      <c r="H182" s="9"/>
+      <c r="I182" s="10"/>
+      <c r="J182" s="25"/>
+      <c r="K182" s="25"/>
+      <c r="L182" s="25"/>
+    </row>
+    <row r="183" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A183" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="B183" s="9">
+        <v>3101</v>
+      </c>
+      <c r="C183" s="9">
+        <v>3675</v>
+      </c>
+      <c r="D183" s="28">
+        <v>3549</v>
+      </c>
+      <c r="E183" s="9">
+        <v>4141</v>
+      </c>
+      <c r="F183" s="9"/>
+      <c r="G183" s="10">
+        <v>1040</v>
+      </c>
+      <c r="H183" s="11">
+        <v>33.537568526281845</v>
+      </c>
+      <c r="I183" s="10">
+        <v>466</v>
+      </c>
+      <c r="J183" s="11">
+        <v>12.680272108843537</v>
+      </c>
+      <c r="K183" s="9">
+        <v>592</v>
+      </c>
+      <c r="L183" s="11">
+        <v>16.680755142293606</v>
+      </c>
+    </row>
+    <row r="184" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A184" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="B184" s="9">
+        <v>19897</v>
+      </c>
+      <c r="C184" s="9">
+        <v>20703</v>
+      </c>
+      <c r="D184" s="28">
+        <v>21720</v>
+      </c>
+      <c r="E184" s="9">
+        <v>23134</v>
+      </c>
+      <c r="F184" s="9"/>
+      <c r="G184" s="10">
+        <v>3237</v>
+      </c>
+      <c r="H184" s="11">
+        <v>16.268784238829976</v>
+      </c>
+      <c r="I184" s="10">
+        <v>2431</v>
+      </c>
+      <c r="J184" s="11">
+        <v>11.742259575906873</v>
+      </c>
+      <c r="K184" s="9">
+        <v>1414</v>
+      </c>
+      <c r="L184" s="11">
+        <v>6.5101289134438298</v>
+      </c>
+    </row>
+    <row r="185" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A185" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="B185" s="9">
+        <v>2161</v>
+      </c>
+      <c r="C185" s="9">
+        <v>2422</v>
+      </c>
+      <c r="D185" s="28">
+        <v>2735</v>
+      </c>
+      <c r="E185" s="9">
+        <v>3102</v>
+      </c>
+      <c r="F185" s="9"/>
+      <c r="G185" s="10">
+        <v>941</v>
+      </c>
+      <c r="H185" s="11">
+        <v>43.544655252198055</v>
+      </c>
+      <c r="I185" s="10">
+        <v>680</v>
+      </c>
+      <c r="J185" s="11">
+        <v>28.075970272502065</v>
+      </c>
+      <c r="K185" s="9">
+        <v>367</v>
+      </c>
+      <c r="L185" s="11">
+        <v>13.418647166361975</v>
+      </c>
+    </row>
+    <row r="186" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A186" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="B186" s="9">
+        <v>9883</v>
+      </c>
+      <c r="C186" s="9">
+        <v>10822</v>
+      </c>
+      <c r="D186" s="28">
+        <v>10880</v>
+      </c>
+      <c r="E186" s="9">
+        <v>12391</v>
+      </c>
+      <c r="F186" s="9"/>
+      <c r="G186" s="10">
+        <v>2508</v>
+      </c>
+      <c r="H186" s="11">
+        <v>25.376909845188706</v>
+      </c>
+      <c r="I186" s="10">
+        <v>1569</v>
+      </c>
+      <c r="J186" s="11">
+        <v>14.498244317131769</v>
+      </c>
+      <c r="K186" s="9">
+        <v>1511</v>
+      </c>
+      <c r="L186" s="11">
+        <v>13.887867647058824</v>
+      </c>
+    </row>
+    <row r="187" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A187" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="B187" s="9">
+        <v>13243</v>
+      </c>
+      <c r="C187" s="9">
+        <v>13574</v>
+      </c>
+      <c r="D187" s="28">
+        <v>14102</v>
+      </c>
+      <c r="E187" s="9">
+        <v>13529</v>
+      </c>
+      <c r="F187" s="9"/>
+      <c r="G187" s="10">
+        <v>286</v>
+      </c>
+      <c r="H187" s="11">
+        <v>2.1596315034357776</v>
+      </c>
+      <c r="I187" s="10">
+        <v>-45</v>
+      </c>
+      <c r="J187" s="11">
+        <v>-0.33151613378517752</v>
+      </c>
+      <c r="K187" s="9">
+        <v>-573</v>
+      </c>
+      <c r="L187" s="11">
+        <v>-4.063253439228478</v>
+      </c>
+    </row>
+    <row r="188" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A188" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="B188" s="9">
+        <v>9664</v>
+      </c>
+      <c r="C188" s="9">
+        <v>9145</v>
+      </c>
+      <c r="D188" s="28">
+        <v>8403</v>
+      </c>
+      <c r="E188" s="9">
+        <v>8835</v>
+      </c>
+      <c r="F188" s="9"/>
+      <c r="G188" s="10">
+        <v>-829</v>
+      </c>
+      <c r="H188" s="11">
+        <v>-8.5782284768211916</v>
+      </c>
+      <c r="I188" s="10">
+        <v>-310</v>
+      </c>
+      <c r="J188" s="11">
+        <v>-3.3898305084745761</v>
+      </c>
+      <c r="K188" s="9">
+        <v>432</v>
+      </c>
+      <c r="L188" s="11">
+        <v>5.1410210639057476</v>
+      </c>
+    </row>
+    <row r="189" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A189" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="B189" s="9">
+        <v>6398</v>
+      </c>
+      <c r="C189" s="9">
+        <v>6449</v>
+      </c>
+      <c r="D189" s="28">
+        <v>6568</v>
+      </c>
+      <c r="E189" s="9">
+        <v>6304</v>
+      </c>
+      <c r="F189" s="9"/>
+      <c r="G189" s="10">
+        <v>-94</v>
+      </c>
+      <c r="H189" s="11">
+        <v>-1.4692091278524539</v>
+      </c>
+      <c r="I189" s="10">
+        <v>-145</v>
+      </c>
+      <c r="J189" s="11">
+        <v>-2.24841060629555</v>
+      </c>
+      <c r="K189" s="9">
+        <v>-264</v>
+      </c>
+      <c r="L189" s="11">
+        <v>-4.0194884287454329</v>
+      </c>
+    </row>
+    <row r="190" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A190" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="B190" s="9">
+        <v>9191</v>
+      </c>
+      <c r="C190" s="9">
+        <v>9599</v>
+      </c>
+      <c r="D190" s="28">
+        <v>9368</v>
+      </c>
+      <c r="E190" s="9">
+        <v>9821</v>
+      </c>
+      <c r="F190" s="9"/>
+      <c r="G190" s="10">
+        <v>630</v>
+      </c>
+      <c r="H190" s="11">
+        <v>6.8545316070068543</v>
+      </c>
+      <c r="I190" s="10">
+        <v>222</v>
+      </c>
+      <c r="J190" s="11">
+        <v>2.3127409105115118</v>
+      </c>
+      <c r="K190" s="9">
+        <v>453</v>
+      </c>
+      <c r="L190" s="11">
+        <v>4.8356105892399661</v>
+      </c>
+    </row>
+    <row r="191" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A191" s="29"/>
+      <c r="B191" s="30"/>
+      <c r="C191" s="30"/>
+      <c r="D191" s="30"/>
+      <c r="E191" s="30"/>
+      <c r="F191" s="30"/>
+      <c r="G191" s="30"/>
+      <c r="H191" s="30"/>
+      <c r="I191" s="31"/>
+      <c r="J191" s="32"/>
+      <c r="K191" s="32"/>
+      <c r="L191" s="32"/>
+    </row>
+    <row r="192" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B192" s="9"/>
+      <c r="C192" s="9"/>
+      <c r="D192" s="9"/>
+      <c r="E192" s="9"/>
+      <c r="F192" s="9"/>
+      <c r="G192" s="9"/>
+      <c r="H192" s="9"/>
+      <c r="I192" s="10"/>
+      <c r="J192" s="25"/>
+      <c r="K192" s="25"/>
+      <c r="L192" s="25"/>
+    </row>
+    <row r="193" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A193" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="B193" s="9"/>
+      <c r="C193" s="9"/>
+      <c r="D193" s="9"/>
+      <c r="E193" s="9"/>
+      <c r="F193" s="9"/>
+      <c r="G193" s="9"/>
+      <c r="H193" s="9"/>
+      <c r="I193" s="10"/>
+      <c r="J193" s="25"/>
+      <c r="K193" s="25"/>
+      <c r="L193" s="25"/>
+    </row>
+    <row r="194" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A194" s="2"/>
+      <c r="B194" s="9"/>
+      <c r="C194" s="9"/>
+      <c r="D194" s="9"/>
+      <c r="E194" s="9"/>
+      <c r="F194" s="9"/>
+      <c r="G194" s="9"/>
+      <c r="H194" s="9"/>
+      <c r="I194" s="10"/>
+      <c r="J194" s="25"/>
+      <c r="K194" s="25"/>
+      <c r="L194" s="25"/>
+    </row>
+    <row r="195" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A195" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="B195" s="9">
+        <v>2791</v>
+      </c>
+      <c r="C195" s="9">
+        <v>2612</v>
+      </c>
+      <c r="D195" s="28">
+        <v>7813</v>
+      </c>
+      <c r="E195" s="9">
+        <v>6660</v>
+      </c>
+      <c r="F195" s="9"/>
+      <c r="G195" s="10">
+        <v>3869</v>
+      </c>
+      <c r="H195" s="11">
+        <v>138.62414905051952</v>
+      </c>
+      <c r="I195" s="10">
+        <v>4048</v>
+      </c>
+      <c r="J195" s="11">
+        <v>154.97702909647779</v>
+      </c>
+      <c r="K195" s="9">
+        <v>-1153</v>
+      </c>
+      <c r="L195" s="11">
+        <v>-14.757455522846538</v>
+      </c>
+    </row>
+    <row r="196" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A196" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="B196" s="9">
+        <v>0</v>
+      </c>
+      <c r="C196" s="9">
+        <v>0</v>
+      </c>
+      <c r="D196" s="28">
+        <v>0</v>
+      </c>
+      <c r="E196" s="9">
+        <v>473</v>
+      </c>
+      <c r="F196" s="9"/>
+      <c r="G196" s="10">
+        <v>473</v>
+      </c>
+      <c r="H196" s="11">
+        <v>100</v>
+      </c>
+      <c r="I196" s="10">
+        <v>473</v>
+      </c>
+      <c r="J196" s="11">
+        <v>100</v>
+      </c>
+      <c r="K196" s="9">
+        <v>473</v>
+      </c>
+      <c r="L196" s="11">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="197" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A197" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B197" s="9">
+        <v>648</v>
+      </c>
+      <c r="C197" s="9">
+        <v>956</v>
+      </c>
+      <c r="D197" s="28">
+        <v>1073</v>
+      </c>
+      <c r="E197" s="9">
+        <v>1012</v>
+      </c>
+      <c r="F197" s="9"/>
+      <c r="G197" s="10">
+        <v>364</v>
+      </c>
+      <c r="H197" s="11">
+        <v>56.172839506172842</v>
+      </c>
+      <c r="I197" s="10">
+        <v>56</v>
+      </c>
+      <c r="J197" s="11">
+        <v>5.8577405857740583</v>
+      </c>
+      <c r="K197" s="9">
+        <v>-61</v>
+      </c>
+      <c r="L197" s="11">
+        <v>-5.6849953401677542</v>
+      </c>
+    </row>
+    <row r="198" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A198" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B198" s="9">
+        <v>5863</v>
+      </c>
+      <c r="C198" s="9">
+        <v>5600</v>
+      </c>
+      <c r="D198" s="28">
+        <v>1780</v>
+      </c>
+      <c r="E198" s="9">
+        <v>1858</v>
+      </c>
+      <c r="F198" s="9"/>
+      <c r="G198" s="10">
+        <v>-4005</v>
+      </c>
+      <c r="H198" s="11">
+        <v>-68.309739041446363</v>
+      </c>
+      <c r="I198" s="10">
+        <v>-3742</v>
+      </c>
+      <c r="J198" s="11">
+        <v>-66.821428571428569</v>
+      </c>
+      <c r="K198" s="9">
+        <v>78</v>
+      </c>
+      <c r="L198" s="11">
+        <v>4.382022471910112</v>
+      </c>
+    </row>
+    <row r="199" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A199" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="B199" s="9">
+        <v>787</v>
+      </c>
+      <c r="C199" s="9">
+        <v>836</v>
+      </c>
+      <c r="D199" s="28">
+        <v>573</v>
+      </c>
+      <c r="E199" s="9">
+        <v>533</v>
+      </c>
+      <c r="F199" s="9"/>
+      <c r="G199" s="10">
+        <v>-254</v>
+      </c>
+      <c r="H199" s="11">
+        <v>-32.274459974587039</v>
+      </c>
+      <c r="I199" s="10">
+        <v>-303</v>
+      </c>
+      <c r="J199" s="11">
+        <v>-36.244019138755981</v>
+      </c>
+      <c r="K199" s="9">
+        <v>-40</v>
+      </c>
+      <c r="L199" s="11">
+        <v>-6.9808027923211169</v>
+      </c>
+    </row>
+    <row r="200" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A200" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="B200" s="9">
+        <v>399</v>
+      </c>
+      <c r="C200" s="9">
+        <v>527</v>
+      </c>
+      <c r="D200" s="28">
+        <v>568</v>
+      </c>
+      <c r="E200" s="9">
+        <v>623</v>
+      </c>
+      <c r="F200" s="9"/>
+      <c r="G200" s="10">
+        <v>224</v>
+      </c>
+      <c r="H200" s="11">
+        <v>56.140350877192979</v>
+      </c>
+      <c r="I200" s="10">
+        <v>96</v>
+      </c>
+      <c r="J200" s="11">
+        <v>18.216318785578746</v>
+      </c>
+      <c r="K200" s="9">
+        <v>55</v>
+      </c>
+      <c r="L200" s="11">
+        <v>9.683098591549296</v>
+      </c>
+    </row>
+    <row r="201" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A201" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="B201" s="9">
+        <v>4643</v>
+      </c>
+      <c r="C201" s="9">
+        <v>4948</v>
+      </c>
+      <c r="D201" s="28">
+        <v>3663</v>
+      </c>
+      <c r="E201" s="9">
+        <v>3352</v>
+      </c>
+      <c r="F201" s="9"/>
+      <c r="G201" s="10">
+        <v>-1291</v>
+      </c>
+      <c r="H201" s="11">
+        <v>-27.805298298513893</v>
+      </c>
+      <c r="I201" s="10">
+        <v>-1596</v>
+      </c>
+      <c r="J201" s="11">
+        <v>-32.2554567502021</v>
+      </c>
+      <c r="K201" s="9">
+        <v>-311</v>
+      </c>
+      <c r="L201" s="11">
+        <v>-8.4903084903084896</v>
+      </c>
+    </row>
+    <row r="202" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A202" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="B202" s="9">
+        <v>1818</v>
+      </c>
+      <c r="C202" s="9">
+        <v>2302</v>
+      </c>
+      <c r="D202" s="28">
+        <v>957</v>
+      </c>
+      <c r="E202" s="9">
+        <v>1218</v>
+      </c>
+      <c r="F202" s="9"/>
+      <c r="G202" s="10">
+        <v>-600</v>
+      </c>
+      <c r="H202" s="11">
+        <v>-33.003300330032999</v>
+      </c>
+      <c r="I202" s="10">
+        <v>-1084</v>
+      </c>
+      <c r="J202" s="11">
+        <v>-47.089487402258904</v>
+      </c>
+      <c r="K202" s="9">
+        <v>261</v>
+      </c>
+      <c r="L202" s="11">
+        <v>27.27272727272727</v>
+      </c>
+    </row>
+    <row r="203" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B203" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C203" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="D203" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E203" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="F203" s="12"/>
+      <c r="G203" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="H203" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="I203" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="J203" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="K203" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="L203" s="12" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="204" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A204" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="B204" s="9">
+        <v>16949</v>
+      </c>
+      <c r="C204" s="9">
+        <v>17781</v>
+      </c>
+      <c r="D204" s="28">
+        <v>16427</v>
+      </c>
+      <c r="E204" s="9">
+        <v>15729</v>
+      </c>
+      <c r="F204" s="9"/>
+      <c r="G204" s="10">
+        <v>-1220</v>
+      </c>
+      <c r="H204" s="11">
+        <v>-7.1980647825830424</v>
+      </c>
+      <c r="I204" s="10">
+        <v>-2052</v>
+      </c>
+      <c r="J204" s="11">
+        <v>-11.540408300995445</v>
+      </c>
+      <c r="K204" s="9">
+        <v>-698</v>
+      </c>
+      <c r="L204" s="11">
+        <v>-4.2491020880258112</v>
+      </c>
+    </row>
+    <row r="205" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B205" s="9"/>
+      <c r="C205" s="9"/>
+      <c r="D205" s="9"/>
+      <c r="E205" s="9"/>
+      <c r="F205" s="9"/>
+      <c r="G205" s="9"/>
+      <c r="H205" s="9"/>
+      <c r="I205" s="10"/>
+      <c r="J205" s="25"/>
+      <c r="K205" s="25"/>
+      <c r="L205" s="25"/>
+    </row>
+    <row r="206" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A206" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="B206" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C206" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D206" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="E206" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="F206" s="5"/>
+      <c r="G206" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="H206" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="I206" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="J206" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="K206" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="L206" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="207" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A207" s="19" t="s">
+        <v>166</v>
+      </c>
+      <c r="B207" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C207" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="D207" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E207" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F207" s="7"/>
+      <c r="G207" s="33" t="s">
+        <v>10</v>
+      </c>
+      <c r="H207" s="33" t="s">
+        <v>11</v>
+      </c>
+      <c r="I207" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="J207" s="33" t="s">
+        <v>11</v>
+      </c>
+      <c r="K207" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="L207" s="7" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="208" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A208" s="19"/>
+      <c r="B208" s="19"/>
+      <c r="C208" s="19"/>
+      <c r="D208" s="19"/>
+      <c r="E208" s="19"/>
+      <c r="F208" s="19"/>
+      <c r="G208" s="19"/>
+      <c r="H208" s="19"/>
+      <c r="I208" s="34"/>
+      <c r="J208" s="27"/>
+      <c r="K208" s="27"/>
+      <c r="L208" s="27"/>
+    </row>
+    <row r="209" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A209" s="19" t="s">
+        <v>87</v>
+      </c>
+      <c r="B209" s="28">
+        <v>128</v>
+      </c>
+      <c r="C209" s="28">
+        <v>310</v>
+      </c>
+      <c r="D209" s="28">
+        <v>301</v>
+      </c>
+      <c r="E209" s="9">
+        <v>445</v>
+      </c>
+      <c r="F209" s="9"/>
+      <c r="G209" s="10">
+        <v>317</v>
+      </c>
+      <c r="H209" s="11">
+        <v>247.65625</v>
+      </c>
+      <c r="I209" s="10">
+        <v>135</v>
+      </c>
+      <c r="J209" s="11">
+        <v>43.548387096774192</v>
+      </c>
+      <c r="K209" s="9">
+        <v>144</v>
+      </c>
+      <c r="L209" s="11">
+        <v>47.840531561461795</v>
+      </c>
+    </row>
+    <row r="210" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A210" s="19" t="s">
+        <v>88</v>
+      </c>
+      <c r="B210" s="28">
+        <v>99</v>
+      </c>
+      <c r="C210" s="28">
+        <v>80</v>
+      </c>
+      <c r="D210" s="28">
+        <v>71</v>
+      </c>
+      <c r="E210" s="9">
+        <v>235</v>
+      </c>
+      <c r="F210" s="9"/>
+      <c r="G210" s="10">
+        <v>136</v>
+      </c>
+      <c r="H210" s="11">
+        <v>137.37373737373736</v>
+      </c>
+      <c r="I210" s="10">
+        <v>155</v>
+      </c>
+      <c r="J210" s="11">
+        <v>193.75</v>
+      </c>
+      <c r="K210" s="9">
+        <v>164</v>
+      </c>
+      <c r="L210" s="11">
+        <v>230.98591549295776</v>
+      </c>
+    </row>
+    <row r="211" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A211" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="B211" s="28">
+        <v>96</v>
+      </c>
+      <c r="C211" s="28">
+        <v>474</v>
+      </c>
+      <c r="D211" s="28">
+        <v>131</v>
+      </c>
+      <c r="E211" s="9">
+        <v>370</v>
+      </c>
+      <c r="F211" s="9"/>
+      <c r="G211" s="10">
+        <v>274</v>
+      </c>
+      <c r="H211" s="11">
+        <v>285.41666666666663</v>
+      </c>
+      <c r="I211" s="10">
+        <v>-104</v>
+      </c>
+      <c r="J211" s="11">
+        <v>-21.940928270042196</v>
+      </c>
+      <c r="K211" s="9">
+        <v>239</v>
+      </c>
+      <c r="L211" s="11">
+        <v>182.44274809160305</v>
+      </c>
+    </row>
+    <row r="212" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A212" s="19" t="s">
+        <v>90</v>
+      </c>
+      <c r="B212" s="28">
+        <v>167</v>
+      </c>
+      <c r="C212" s="28">
+        <v>167</v>
+      </c>
+      <c r="D212" s="28">
+        <v>193</v>
+      </c>
+      <c r="E212" s="9">
+        <v>140</v>
+      </c>
+      <c r="F212" s="9"/>
+      <c r="G212" s="10">
+        <v>-27</v>
+      </c>
+      <c r="H212" s="11">
+        <v>-16.167664670658681</v>
+      </c>
+      <c r="I212" s="10">
+        <v>-27</v>
+      </c>
+      <c r="J212" s="11">
+        <v>-16.167664670658681</v>
+      </c>
+      <c r="K212" s="9">
+        <v>-53</v>
+      </c>
+      <c r="L212" s="11">
+        <v>-27.461139896373055</v>
+      </c>
+    </row>
+    <row r="213" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A213" s="19" t="s">
+        <v>91</v>
+      </c>
+      <c r="B213" s="28">
+        <v>1375</v>
+      </c>
+      <c r="C213" s="28">
+        <v>1407</v>
+      </c>
+      <c r="D213" s="28">
+        <v>3678</v>
+      </c>
+      <c r="E213" s="9">
+        <v>3241</v>
+      </c>
+      <c r="F213" s="9"/>
+      <c r="G213" s="10">
+        <v>1866</v>
+      </c>
+      <c r="H213" s="11">
+        <v>135.70909090909092</v>
+      </c>
+      <c r="I213" s="10">
+        <v>1834</v>
+      </c>
+      <c r="J213" s="11">
+        <v>130.34825870646767</v>
+      </c>
+      <c r="K213" s="9">
+        <v>-437</v>
+      </c>
+      <c r="L213" s="11">
+        <v>-11.881457313757476</v>
+      </c>
+    </row>
+    <row r="214" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A214" s="19" t="s">
+        <v>92</v>
+      </c>
+      <c r="B214" s="28">
+        <v>38</v>
+      </c>
+      <c r="C214" s="28">
+        <v>97</v>
+      </c>
+      <c r="D214" s="28">
+        <v>79</v>
+      </c>
+      <c r="E214" s="9">
+        <v>68</v>
+      </c>
+      <c r="F214" s="9"/>
+      <c r="G214" s="10">
+        <v>30</v>
+      </c>
+      <c r="H214" s="11">
+        <v>78.94736842105263</v>
+      </c>
+      <c r="I214" s="10">
+        <v>-29</v>
+      </c>
+      <c r="J214" s="11">
+        <v>-29.896907216494846</v>
+      </c>
+      <c r="K214" s="9">
+        <v>-11</v>
+      </c>
+      <c r="L214" s="11">
+        <v>-13.924050632911392</v>
+      </c>
+    </row>
+    <row r="215" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A215" s="19" t="s">
+        <v>93</v>
+      </c>
+      <c r="B215" s="28">
+        <v>82</v>
+      </c>
+      <c r="C215" s="28">
+        <v>67</v>
+      </c>
+      <c r="D215" s="28">
+        <v>82</v>
+      </c>
+      <c r="E215" s="9">
+        <v>39</v>
+      </c>
+      <c r="F215" s="9"/>
+      <c r="G215" s="10">
+        <v>-43</v>
+      </c>
+      <c r="H215" s="11">
+        <v>-52.439024390243901</v>
+      </c>
+      <c r="I215" s="10">
+        <v>-28</v>
+      </c>
+      <c r="J215" s="11">
+        <v>-41.791044776119399</v>
+      </c>
+      <c r="K215" s="9">
+        <v>-43</v>
+      </c>
+      <c r="L215" s="11">
+        <v>-52.439024390243901</v>
+      </c>
+    </row>
+    <row r="216" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A216" s="19" t="s">
+        <v>94</v>
+      </c>
+      <c r="B216" s="28">
+        <v>396</v>
+      </c>
+      <c r="C216" s="28">
+        <v>123</v>
+      </c>
+      <c r="D216" s="28">
+        <v>95</v>
+      </c>
+      <c r="E216" s="9">
+        <v>84</v>
+      </c>
+      <c r="F216" s="9"/>
+      <c r="G216" s="10">
+        <v>-312</v>
+      </c>
+      <c r="H216" s="11">
+        <v>-78.787878787878782</v>
+      </c>
+      <c r="I216" s="10">
+        <v>-39</v>
+      </c>
+      <c r="J216" s="11">
+        <v>-31.707317073170731</v>
+      </c>
+      <c r="K216" s="9">
+        <v>-11</v>
+      </c>
+      <c r="L216" s="11">
+        <v>-11.578947368421053</v>
+      </c>
+    </row>
+    <row r="217" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A217" s="19" t="s">
+        <v>95</v>
+      </c>
+      <c r="B217" s="28">
+        <v>0</v>
+      </c>
+      <c r="C217" s="28">
+        <v>38</v>
+      </c>
+      <c r="D217" s="28">
+        <v>4</v>
+      </c>
+      <c r="E217" s="9">
+        <v>30</v>
+      </c>
+      <c r="F217" s="9"/>
+      <c r="G217" s="10">
+        <v>30</v>
+      </c>
+      <c r="H217" s="11">
+        <v>100</v>
+      </c>
+      <c r="I217" s="10">
+        <v>-8</v>
+      </c>
+      <c r="J217" s="11">
+        <v>-21.052631578947366</v>
+      </c>
+      <c r="K217" s="9">
+        <v>26</v>
+      </c>
+      <c r="L217" s="11">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="218" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A218" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="B218" s="28">
+        <v>4</v>
+      </c>
+      <c r="C218" s="28">
+        <v>7</v>
+      </c>
+      <c r="D218" s="28">
+        <v>0</v>
+      </c>
+      <c r="E218" s="9">
+        <v>2</v>
+      </c>
+      <c r="F218" s="9"/>
+      <c r="G218" s="10">
+        <v>-2</v>
+      </c>
+      <c r="H218" s="11">
+        <v>-50</v>
+      </c>
+      <c r="I218" s="10">
+        <v>-5</v>
+      </c>
+      <c r="J218" s="11">
+        <v>-71.428571428571431</v>
+      </c>
+      <c r="K218" s="9">
+        <v>2</v>
+      </c>
+      <c r="L218" s="11">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="219" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A219" s="19" t="s">
+        <v>97</v>
+      </c>
+      <c r="B219" s="28">
+        <v>193</v>
+      </c>
+      <c r="C219" s="28">
+        <v>41</v>
+      </c>
+      <c r="D219" s="28">
+        <v>221</v>
+      </c>
+      <c r="E219" s="9">
+        <v>321</v>
+      </c>
+      <c r="F219" s="9"/>
+      <c r="G219" s="10">
+        <v>128</v>
+      </c>
+      <c r="H219" s="11">
+        <v>66.32124352331607</v>
+      </c>
+      <c r="I219" s="10">
+        <v>280</v>
+      </c>
+      <c r="J219" s="11">
+        <v>682.92682926829264</v>
+      </c>
+      <c r="K219" s="9">
+        <v>100</v>
+      </c>
+      <c r="L219" s="11">
+        <v>45.248868778280546</v>
+      </c>
+    </row>
+    <row r="220" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A220" s="19" t="s">
+        <v>167</v>
+      </c>
+      <c r="B220" s="28">
+        <v>238</v>
+      </c>
+      <c r="C220" s="28">
+        <v>82</v>
+      </c>
+      <c r="D220" s="28">
+        <v>76</v>
+      </c>
+      <c r="E220" s="9">
+        <v>133</v>
+      </c>
+      <c r="F220" s="9"/>
+      <c r="G220" s="10">
+        <v>-105</v>
+      </c>
+      <c r="H220" s="11">
+        <v>-44.117647058823529</v>
+      </c>
+      <c r="I220" s="10">
+        <v>51</v>
+      </c>
+      <c r="J220" s="11">
+        <v>62.195121951219512</v>
+      </c>
+      <c r="K220" s="9">
+        <v>57</v>
+      </c>
+      <c r="L220" s="11">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="221" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A221" s="19" t="s">
+        <v>99</v>
+      </c>
+      <c r="B221" s="28">
+        <v>2004</v>
+      </c>
+      <c r="C221" s="28">
+        <v>1184</v>
+      </c>
+      <c r="D221" s="28">
+        <v>827</v>
+      </c>
+      <c r="E221" s="9">
+        <v>577</v>
+      </c>
+      <c r="F221" s="9"/>
+      <c r="G221" s="10">
+        <v>-1427</v>
+      </c>
+      <c r="H221" s="11">
+        <v>-71.207584830339314</v>
+      </c>
+      <c r="I221" s="10">
+        <v>-607</v>
+      </c>
+      <c r="J221" s="11">
+        <v>-51.266891891891895</v>
+      </c>
+      <c r="K221" s="9">
+        <v>-250</v>
+      </c>
+      <c r="L221" s="11">
+        <v>-30.229746070133011</v>
+      </c>
+    </row>
+    <row r="222" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A222" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="B222" s="28">
+        <v>1019</v>
+      </c>
+      <c r="C222" s="28">
+        <v>2330</v>
+      </c>
+      <c r="D222" s="28">
+        <v>1697</v>
+      </c>
+      <c r="E222" s="9">
+        <v>3021</v>
+      </c>
+      <c r="F222" s="9"/>
+      <c r="G222" s="10">
+        <v>2002</v>
+      </c>
+      <c r="H222" s="11">
+        <v>196.46712463199214</v>
+      </c>
+      <c r="I222" s="10">
+        <v>691</v>
+      </c>
+      <c r="J222" s="11">
+        <v>29.656652360515025</v>
+      </c>
+      <c r="K222" s="9">
+        <v>1324</v>
+      </c>
+      <c r="L222" s="11">
+        <v>78.020035356511485</v>
+      </c>
+    </row>
+    <row r="223" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A223" s="19" t="s">
+        <v>101</v>
+      </c>
+      <c r="B223" s="28">
+        <v>650</v>
+      </c>
+      <c r="C223" s="28">
+        <v>1838</v>
+      </c>
+      <c r="D223" s="28">
+        <v>1373</v>
+      </c>
+      <c r="E223" s="9">
+        <v>1601</v>
+      </c>
+      <c r="F223" s="9"/>
+      <c r="G223" s="10">
+        <v>951</v>
+      </c>
+      <c r="H223" s="11">
+        <v>146.30769230769232</v>
+      </c>
+      <c r="I223" s="10">
+        <v>-237</v>
+      </c>
+      <c r="J223" s="11">
+        <v>-12.894450489662676</v>
+      </c>
+      <c r="K223" s="9">
+        <v>228</v>
+      </c>
+      <c r="L223" s="11">
+        <v>16.605972323379461</v>
+      </c>
+    </row>
+    <row r="224" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A224" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="B224" s="28">
+        <v>331</v>
+      </c>
+      <c r="C224" s="28">
+        <v>402</v>
+      </c>
+      <c r="D224" s="28">
+        <v>311</v>
+      </c>
+      <c r="E224" s="9">
+        <v>357</v>
+      </c>
+      <c r="F224" s="9"/>
+      <c r="G224" s="10">
+        <v>26</v>
+      </c>
+      <c r="H224" s="11">
+        <v>7.8549848942598182</v>
+      </c>
+      <c r="I224" s="10">
+        <v>-45</v>
+      </c>
+      <c r="J224" s="11">
+        <v>-11.194029850746269</v>
+      </c>
+      <c r="K224" s="9">
+        <v>46</v>
+      </c>
+      <c r="L224" s="11">
+        <v>14.790996784565916</v>
+      </c>
+    </row>
+    <row r="225" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A225" s="19" t="s">
+        <v>103</v>
+      </c>
+      <c r="B225" s="28">
+        <v>388</v>
+      </c>
+      <c r="C225" s="28">
+        <v>427</v>
+      </c>
+      <c r="D225" s="28">
+        <v>332</v>
+      </c>
+      <c r="E225" s="9">
+        <v>228</v>
+      </c>
+      <c r="F225" s="9"/>
+      <c r="G225" s="10">
+        <v>-160</v>
+      </c>
+      <c r="H225" s="11">
+        <v>-41.237113402061851</v>
+      </c>
+      <c r="I225" s="10">
+        <v>-199</v>
+      </c>
+      <c r="J225" s="11">
+        <v>-46.604215456674474</v>
+      </c>
+      <c r="K225" s="9">
+        <v>-104</v>
+      </c>
+      <c r="L225" s="11">
+        <v>-31.325301204819279</v>
+      </c>
+    </row>
+    <row r="226" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A226" s="19" t="s">
+        <v>168</v>
+      </c>
+      <c r="B226" s="28">
+        <v>112</v>
+      </c>
+      <c r="C226" s="28">
+        <v>106</v>
+      </c>
+      <c r="D226" s="28">
+        <v>112</v>
+      </c>
+      <c r="E226" s="9">
+        <v>30</v>
+      </c>
+      <c r="F226" s="9"/>
+      <c r="G226" s="10">
+        <v>-82</v>
+      </c>
+      <c r="H226" s="11">
+        <v>-73.214285714285708</v>
+      </c>
+      <c r="I226" s="10">
+        <v>-76</v>
+      </c>
+      <c r="J226" s="11">
+        <v>-71.698113207547166</v>
+      </c>
+      <c r="K226" s="9">
+        <v>-82</v>
+      </c>
+      <c r="L226" s="11">
+        <v>-73.214285714285708</v>
+      </c>
+    </row>
+    <row r="227" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A227" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="B227" s="28">
+        <v>237</v>
+      </c>
+      <c r="C227" s="28">
+        <v>274</v>
+      </c>
+      <c r="D227" s="28">
+        <v>277</v>
+      </c>
+      <c r="E227" s="9">
+        <v>83</v>
+      </c>
+      <c r="F227" s="9"/>
+      <c r="G227" s="10">
+        <v>-154</v>
+      </c>
+      <c r="H227" s="11">
+        <v>-64.978902953586498</v>
+      </c>
+      <c r="I227" s="10">
+        <v>-191</v>
+      </c>
+      <c r="J227" s="11">
+        <v>-69.708029197080293</v>
+      </c>
+      <c r="K227" s="9">
+        <v>-194</v>
+      </c>
+      <c r="L227" s="11">
+        <v>-70.036101083032491</v>
+      </c>
+    </row>
+    <row r="228" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A228" s="19" t="s">
+        <v>106</v>
+      </c>
+      <c r="B228" s="28">
+        <v>17</v>
+      </c>
+      <c r="C228" s="28">
+        <v>30</v>
+      </c>
+      <c r="D228" s="28">
+        <v>18</v>
+      </c>
+      <c r="E228" s="9">
+        <v>18</v>
+      </c>
+      <c r="F228" s="9"/>
+      <c r="G228" s="10">
+        <v>1</v>
+      </c>
+      <c r="H228" s="11">
+        <v>5.8823529411764701</v>
+      </c>
+      <c r="I228" s="10">
+        <v>-12</v>
+      </c>
+      <c r="J228" s="11">
+        <v>-40</v>
+      </c>
+      <c r="K228" s="9">
+        <v>0</v>
+      </c>
+      <c r="L228" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="229" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A229" s="19" t="s">
+        <v>107</v>
+      </c>
+      <c r="B229" s="28">
+        <v>1944</v>
+      </c>
+      <c r="C229" s="28">
+        <v>2166</v>
+      </c>
+      <c r="D229" s="28">
+        <v>2225</v>
+      </c>
+      <c r="E229" s="9">
+        <v>2618</v>
+      </c>
+      <c r="F229" s="9"/>
+      <c r="G229" s="10">
+        <v>674</v>
+      </c>
+      <c r="H229" s="11">
+        <v>34.670781893004119</v>
+      </c>
+      <c r="I229" s="10">
+        <v>452</v>
+      </c>
+      <c r="J229" s="11">
+        <v>20.867959372114498</v>
+      </c>
+      <c r="K229" s="9">
+        <v>393</v>
+      </c>
+      <c r="L229" s="11">
+        <v>17.662921348314605</v>
+      </c>
+    </row>
+    <row r="230" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A230" s="19" t="s">
+        <v>108</v>
+      </c>
+      <c r="B230" s="28">
+        <v>141</v>
+      </c>
+      <c r="C230" s="28">
+        <v>151</v>
+      </c>
+      <c r="D230" s="28">
+        <v>506</v>
+      </c>
+      <c r="E230" s="9">
+        <v>207</v>
+      </c>
+      <c r="F230" s="9"/>
+      <c r="G230" s="10">
+        <v>66</v>
+      </c>
+      <c r="H230" s="11">
+        <v>46.808510638297875</v>
+      </c>
+      <c r="I230" s="10">
+        <v>56</v>
+      </c>
+      <c r="J230" s="11">
+        <v>37.086092715231786</v>
+      </c>
+      <c r="K230" s="9">
+        <v>-299</v>
+      </c>
+      <c r="L230" s="11">
+        <v>-59.090909090909093</v>
+      </c>
+    </row>
+    <row r="231" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A231" s="19" t="s">
+        <v>109</v>
+      </c>
+      <c r="B231" s="28">
+        <v>333</v>
+      </c>
+      <c r="C231" s="28">
+        <v>375</v>
+      </c>
+      <c r="D231" s="28">
+        <v>350</v>
+      </c>
+      <c r="E231" s="9">
+        <v>510</v>
+      </c>
+      <c r="F231" s="9"/>
+      <c r="G231" s="10">
+        <v>177</v>
+      </c>
+      <c r="H231" s="11">
+        <v>53.153153153153156</v>
+      </c>
+      <c r="I231" s="10">
+        <v>135</v>
+      </c>
+      <c r="J231" s="11">
+        <v>36</v>
+      </c>
+      <c r="K231" s="9">
+        <v>160</v>
+      </c>
+      <c r="L231" s="11">
+        <v>45.714285714285715</v>
+      </c>
+    </row>
+    <row r="232" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A232" s="19" t="s">
+        <v>110</v>
+      </c>
+      <c r="B232" s="28">
+        <v>99</v>
+      </c>
+      <c r="C232" s="28">
+        <v>150</v>
+      </c>
+      <c r="D232" s="28">
+        <v>0</v>
+      </c>
+      <c r="E232" s="9">
+        <v>396</v>
+      </c>
+      <c r="F232" s="9"/>
+      <c r="G232" s="10">
+        <v>297</v>
+      </c>
+      <c r="H232" s="11">
+        <v>300</v>
+      </c>
+      <c r="I232" s="10">
+        <v>246</v>
+      </c>
+      <c r="J232" s="11">
+        <v>164</v>
+      </c>
+      <c r="K232" s="9">
+        <v>396</v>
+      </c>
+      <c r="L232" s="11">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="233" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A233" s="19" t="s">
+        <v>111</v>
+      </c>
+      <c r="B233" s="28">
+        <v>256</v>
+      </c>
+      <c r="C233" s="28">
+        <v>122</v>
+      </c>
+      <c r="D233" s="28">
+        <v>0</v>
+      </c>
+      <c r="E233" s="9">
+        <v>266</v>
+      </c>
+      <c r="F233" s="9"/>
+      <c r="G233" s="10">
+        <v>10</v>
+      </c>
+      <c r="H233" s="11">
+        <v>3.90625</v>
+      </c>
+      <c r="I233" s="10">
+        <v>144</v>
+      </c>
+      <c r="J233" s="11">
+        <v>118.0327868852459</v>
+      </c>
+      <c r="K233" s="9">
+        <v>266</v>
+      </c>
+      <c r="L233" s="11">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="234" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A234" s="19" t="s">
+        <v>112</v>
+      </c>
+      <c r="B234" s="28">
+        <v>42</v>
+      </c>
+      <c r="C234" s="28">
+        <v>25</v>
+      </c>
+      <c r="D234" s="28">
+        <v>60</v>
+      </c>
+      <c r="E234" s="9">
+        <v>86</v>
+      </c>
+      <c r="F234" s="9"/>
+      <c r="G234" s="10">
+        <v>44</v>
+      </c>
+      <c r="H234" s="11">
+        <v>104.76190476190477</v>
+      </c>
+      <c r="I234" s="10">
+        <v>61</v>
+      </c>
+      <c r="J234" s="11">
+        <v>244</v>
+      </c>
+      <c r="K234" s="9">
+        <v>26</v>
+      </c>
+      <c r="L234" s="11">
+        <v>43.333333333333336</v>
+      </c>
+    </row>
+    <row r="235" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A235" s="19" t="s">
         <v>113</v>
       </c>
-      <c r="B179" s="6"/>
-[...11 lines deleted...]
-      <c r="A180" s="5" t="s">
+      <c r="B235" s="28">
+        <v>244</v>
+      </c>
+      <c r="C235" s="28">
+        <v>292</v>
+      </c>
+      <c r="D235" s="28">
+        <v>240</v>
+      </c>
+      <c r="E235" s="9">
+        <v>336</v>
+      </c>
+      <c r="F235" s="9"/>
+      <c r="G235" s="10">
+        <v>92</v>
+      </c>
+      <c r="H235" s="11">
+        <v>37.704918032786885</v>
+      </c>
+      <c r="I235" s="10">
+        <v>44</v>
+      </c>
+      <c r="J235" s="11">
+        <v>15.068493150684931</v>
+      </c>
+      <c r="K235" s="9">
+        <v>96</v>
+      </c>
+      <c r="L235" s="11">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="236" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A236" s="19" t="s">
+        <v>114</v>
+      </c>
+      <c r="B236" s="28">
+        <v>67</v>
+      </c>
+      <c r="C236" s="28">
+        <v>9</v>
+      </c>
+      <c r="D236" s="28">
+        <v>25</v>
+      </c>
+      <c r="E236" s="9">
+        <v>58</v>
+      </c>
+      <c r="F236" s="9"/>
+      <c r="G236" s="10">
+        <v>-9</v>
+      </c>
+      <c r="H236" s="11">
+        <v>-13.432835820895523</v>
+      </c>
+      <c r="I236" s="10">
+        <v>49</v>
+      </c>
+      <c r="J236" s="11">
+        <v>544.44444444444446</v>
+      </c>
+      <c r="K236" s="9">
+        <v>33</v>
+      </c>
+      <c r="L236" s="11">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="237" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A237" s="19" t="s">
+        <v>115</v>
+      </c>
+      <c r="B237" s="28">
+        <v>737</v>
+      </c>
+      <c r="C237" s="28">
+        <v>490</v>
+      </c>
+      <c r="D237" s="28">
+        <v>395</v>
+      </c>
+      <c r="E237" s="9">
+        <v>485</v>
+      </c>
+      <c r="F237" s="9"/>
+      <c r="G237" s="10">
+        <v>-252</v>
+      </c>
+      <c r="H237" s="11">
+        <v>-34.192672998643147</v>
+      </c>
+      <c r="I237" s="10">
+        <v>-5</v>
+      </c>
+      <c r="J237" s="11">
+        <v>-1.0204081632653061</v>
+      </c>
+      <c r="K237" s="9">
+        <v>90</v>
+      </c>
+      <c r="L237" s="11">
+        <v>22.784810126582279</v>
+      </c>
+    </row>
+    <row r="238" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A238" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="B238" s="28">
+        <v>468</v>
+      </c>
+      <c r="C238" s="28">
+        <v>218</v>
+      </c>
+      <c r="D238" s="28">
+        <v>162</v>
+      </c>
+      <c r="E238" s="9">
+        <v>308</v>
+      </c>
+      <c r="F238" s="9"/>
+      <c r="G238" s="10">
+        <v>-160</v>
+      </c>
+      <c r="H238" s="11">
+        <v>-34.188034188034187</v>
+      </c>
+      <c r="I238" s="10">
+        <v>90</v>
+      </c>
+      <c r="J238" s="11">
+        <v>41.284403669724774</v>
+      </c>
+      <c r="K238" s="9">
+        <v>146</v>
+      </c>
+      <c r="L238" s="11">
+        <v>90.123456790123456</v>
+      </c>
+    </row>
+    <row r="239" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A239" s="19" t="s">
+        <v>117</v>
+      </c>
+      <c r="B239" s="28">
+        <v>277</v>
+      </c>
+      <c r="C239" s="28">
+        <v>284</v>
+      </c>
+      <c r="D239" s="28">
+        <v>424</v>
+      </c>
+      <c r="E239" s="9">
+        <v>300</v>
+      </c>
+      <c r="F239" s="9"/>
+      <c r="G239" s="10">
+        <v>23</v>
+      </c>
+      <c r="H239" s="11">
+        <v>8.3032490974729249</v>
+      </c>
+      <c r="I239" s="10">
+        <v>16</v>
+      </c>
+      <c r="J239" s="11">
+        <v>5.6338028169014089</v>
+      </c>
+      <c r="K239" s="9">
+        <v>-124</v>
+      </c>
+      <c r="L239" s="11">
+        <v>-29.245283018867923</v>
+      </c>
+    </row>
+    <row r="240" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A240" s="19" t="s">
+        <v>118</v>
+      </c>
+      <c r="B240" s="28">
+        <v>141</v>
+      </c>
+      <c r="C240" s="28">
+        <v>184</v>
+      </c>
+      <c r="D240" s="28">
+        <v>244</v>
+      </c>
+      <c r="E240" s="9">
+        <v>115</v>
+      </c>
+      <c r="F240" s="9"/>
+      <c r="G240" s="10">
+        <v>-26</v>
+      </c>
+      <c r="H240" s="11">
+        <v>-18.439716312056735</v>
+      </c>
+      <c r="I240" s="10">
+        <v>-69</v>
+      </c>
+      <c r="J240" s="11">
+        <v>-37.5</v>
+      </c>
+      <c r="K240" s="9">
+        <v>-129</v>
+      </c>
+      <c r="L240" s="11">
+        <v>-52.868852459016388</v>
+      </c>
+    </row>
+    <row r="241" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A241" s="19" t="s">
+        <v>119</v>
+      </c>
+      <c r="B241" s="28">
+        <v>40</v>
+      </c>
+      <c r="C241" s="28">
+        <v>26</v>
+      </c>
+      <c r="D241" s="28">
+        <v>52</v>
+      </c>
+      <c r="E241" s="9">
+        <v>169</v>
+      </c>
+      <c r="F241" s="9"/>
+      <c r="G241" s="10">
+        <v>129</v>
+      </c>
+      <c r="H241" s="11">
+        <v>322.5</v>
+      </c>
+      <c r="I241" s="10">
+        <v>143</v>
+      </c>
+      <c r="J241" s="11">
+        <v>550</v>
+      </c>
+      <c r="K241" s="9">
+        <v>117</v>
+      </c>
+      <c r="L241" s="11">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="242" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A242" s="19" t="s">
+        <v>120</v>
+      </c>
+      <c r="B242" s="28">
+        <v>14</v>
+      </c>
+      <c r="C242" s="28">
+        <v>28</v>
+      </c>
+      <c r="D242" s="28">
+        <v>70</v>
+      </c>
+      <c r="E242" s="9">
+        <v>247</v>
+      </c>
+      <c r="F242" s="9"/>
+      <c r="G242" s="10">
+        <v>233</v>
+      </c>
+      <c r="H242" s="11">
+        <v>1664.2857142857142</v>
+      </c>
+      <c r="I242" s="10">
+        <v>219</v>
+      </c>
+      <c r="J242" s="11">
+        <v>782.14285714285711</v>
+      </c>
+      <c r="K242" s="9">
+        <v>177</v>
+      </c>
+      <c r="L242" s="11">
+        <v>252.85714285714283</v>
+      </c>
+    </row>
+    <row r="243" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A243" s="19" t="s">
+        <v>121</v>
+      </c>
+      <c r="B243" s="28">
+        <v>234</v>
+      </c>
+      <c r="C243" s="28">
+        <v>365</v>
+      </c>
+      <c r="D243" s="28">
+        <v>306</v>
+      </c>
+      <c r="E243" s="9">
+        <v>377</v>
+      </c>
+      <c r="F243" s="9"/>
+      <c r="G243" s="10">
+        <v>143</v>
+      </c>
+      <c r="H243" s="11">
+        <v>61.111111111111114</v>
+      </c>
+      <c r="I243" s="10">
+        <v>12</v>
+      </c>
+      <c r="J243" s="11">
+        <v>3.2876712328767121</v>
+      </c>
+      <c r="K243" s="9">
+        <v>71</v>
+      </c>
+      <c r="L243" s="11">
+        <v>23.202614379084967</v>
+      </c>
+    </row>
+    <row r="244" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A244" s="19" t="s">
+        <v>122</v>
+      </c>
+      <c r="B244" s="28">
+        <v>124</v>
+      </c>
+      <c r="C244" s="28">
+        <v>98</v>
+      </c>
+      <c r="D244" s="28">
+        <v>91</v>
+      </c>
+      <c r="E244" s="9">
+        <v>114</v>
+      </c>
+      <c r="F244" s="9"/>
+      <c r="G244" s="10">
+        <v>-10</v>
+      </c>
+      <c r="H244" s="11">
+        <v>-8.064516129032258</v>
+      </c>
+      <c r="I244" s="10">
+        <v>16</v>
+      </c>
+      <c r="J244" s="11">
+        <v>16.326530612244898</v>
+      </c>
+      <c r="K244" s="9">
+        <v>23</v>
+      </c>
+      <c r="L244" s="11">
+        <v>25.274725274725274</v>
+      </c>
+    </row>
+    <row r="245" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A245" s="19" t="s">
+        <v>123</v>
+      </c>
+      <c r="B245" s="28">
+        <v>189</v>
+      </c>
+      <c r="C245" s="28">
+        <v>190</v>
+      </c>
+      <c r="D245" s="28">
+        <v>126</v>
+      </c>
+      <c r="E245" s="9">
+        <v>146</v>
+      </c>
+      <c r="F245" s="9"/>
+      <c r="G245" s="10">
+        <v>-43</v>
+      </c>
+      <c r="H245" s="11">
+        <v>-22.75132275132275</v>
+      </c>
+      <c r="I245" s="10">
+        <v>-44</v>
+      </c>
+      <c r="J245" s="11">
+        <v>-23.157894736842106</v>
+      </c>
+      <c r="K245" s="9">
+        <v>20</v>
+      </c>
+      <c r="L245" s="11">
+        <v>15.873015873015872</v>
+      </c>
+    </row>
+    <row r="246" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A246" s="19" t="s">
+        <v>124</v>
+      </c>
+      <c r="B246" s="28">
+        <v>15</v>
+      </c>
+      <c r="C246" s="28">
+        <v>20</v>
+      </c>
+      <c r="D246" s="28">
+        <v>21</v>
+      </c>
+      <c r="E246" s="9">
+        <v>50</v>
+      </c>
+      <c r="F246" s="9"/>
+      <c r="G246" s="10">
+        <v>35</v>
+      </c>
+      <c r="H246" s="11">
+        <v>233.33333333333334</v>
+      </c>
+      <c r="I246" s="10">
+        <v>30</v>
+      </c>
+      <c r="J246" s="11">
+        <v>150</v>
+      </c>
+      <c r="K246" s="9">
+        <v>29</v>
+      </c>
+      <c r="L246" s="11">
+        <v>138.0952380952381</v>
+      </c>
+    </row>
+    <row r="247" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A247" s="19" t="s">
+        <v>126</v>
+      </c>
+      <c r="B247" s="28">
+        <v>577</v>
+      </c>
+      <c r="C247" s="28">
+        <v>420</v>
+      </c>
+      <c r="D247" s="28">
+        <v>413</v>
+      </c>
+      <c r="E247" s="9">
+        <v>476</v>
+      </c>
+      <c r="F247" s="9"/>
+      <c r="G247" s="10">
+        <v>-101</v>
+      </c>
+      <c r="H247" s="11">
+        <v>-17.504332755632582</v>
+      </c>
+      <c r="I247" s="10">
+        <v>56</v>
+      </c>
+      <c r="J247" s="11">
+        <v>13.333333333333334</v>
+      </c>
+      <c r="K247" s="9">
+        <v>63</v>
+      </c>
+      <c r="L247" s="11">
+        <v>15.254237288135593</v>
+      </c>
+    </row>
+    <row r="248" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A248" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="B248" s="28">
+        <v>0</v>
+      </c>
+      <c r="C248" s="28">
+        <v>0</v>
+      </c>
+      <c r="D248" s="28">
+        <v>0</v>
+      </c>
+      <c r="E248" s="9">
+        <v>0</v>
+      </c>
+      <c r="F248" s="9"/>
+      <c r="G248" s="10">
+        <v>0</v>
+      </c>
+      <c r="H248" s="11">
+        <v>0</v>
+      </c>
+      <c r="I248" s="10">
+        <v>0</v>
+      </c>
+      <c r="J248" s="11">
+        <v>0</v>
+      </c>
+      <c r="K248" s="9">
+        <v>0</v>
+      </c>
+      <c r="L248" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="249" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A249" s="19" t="s">
+        <v>127</v>
+      </c>
+      <c r="B249" s="28">
+        <v>188</v>
+      </c>
+      <c r="C249" s="28">
         <v>148</v>
       </c>
-      <c r="B180" s="6">
-[...151 lines deleted...]
-      <c r="F184" s="11">
+      <c r="D249" s="28">
+        <v>187</v>
+      </c>
+      <c r="E249" s="9">
+        <v>233</v>
+      </c>
+      <c r="F249" s="9"/>
+      <c r="G249" s="10">
+        <v>45</v>
+      </c>
+      <c r="H249" s="11">
+        <v>23.936170212765958</v>
+      </c>
+      <c r="I249" s="10">
+        <v>85</v>
+      </c>
+      <c r="J249" s="11">
+        <v>57.432432432432435</v>
+      </c>
+      <c r="K249" s="9">
+        <v>46</v>
+      </c>
+      <c r="L249" s="11">
+        <v>24.598930481283425</v>
+      </c>
+    </row>
+    <row r="250" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A250" s="19" t="s">
+        <v>128</v>
+      </c>
+      <c r="B250" s="28">
+        <v>771</v>
+      </c>
+      <c r="C250" s="28">
+        <v>823</v>
+      </c>
+      <c r="D250" s="28">
+        <v>338</v>
+      </c>
+      <c r="E250" s="9">
+        <v>384</v>
+      </c>
+      <c r="F250" s="9"/>
+      <c r="G250" s="10">
+        <v>-387</v>
+      </c>
+      <c r="H250" s="11">
+        <v>-50.194552529182879</v>
+      </c>
+      <c r="I250" s="10">
+        <v>-439</v>
+      </c>
+      <c r="J250" s="11">
+        <v>-53.341433778857841</v>
+      </c>
+      <c r="K250" s="9">
+        <v>46</v>
+      </c>
+      <c r="L250" s="11">
+        <v>13.609467455621301</v>
+      </c>
+    </row>
+    <row r="251" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A251" s="19" t="s">
+        <v>129</v>
+      </c>
+      <c r="B251" s="28">
+        <v>128</v>
+      </c>
+      <c r="C251" s="28">
+        <v>68</v>
+      </c>
+      <c r="D251" s="28">
+        <v>27</v>
+      </c>
+      <c r="E251" s="9">
+        <v>52</v>
+      </c>
+      <c r="F251" s="9"/>
+      <c r="G251" s="10">
+        <v>-76</v>
+      </c>
+      <c r="H251" s="11">
+        <v>-59.375</v>
+      </c>
+      <c r="I251" s="10">
+        <v>-16</v>
+      </c>
+      <c r="J251" s="11">
+        <v>-23.52941176470588</v>
+      </c>
+      <c r="K251" s="9">
+        <v>25</v>
+      </c>
+      <c r="L251" s="11">
+        <v>92.592592592592595</v>
+      </c>
+    </row>
+    <row r="252" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A252" s="19" t="s">
+        <v>130</v>
+      </c>
+      <c r="B252" s="28">
+        <v>1544</v>
+      </c>
+      <c r="C252" s="28">
+        <v>1298</v>
+      </c>
+      <c r="D252" s="28">
+        <v>1652</v>
+      </c>
+      <c r="E252" s="9">
+        <v>2118</v>
+      </c>
+      <c r="F252" s="9"/>
+      <c r="G252" s="10">
+        <v>574</v>
+      </c>
+      <c r="H252" s="11">
+        <v>37.176165803108809</v>
+      </c>
+      <c r="I252" s="10">
+        <v>820</v>
+      </c>
+      <c r="J252" s="11">
+        <v>63.174114021571647</v>
+      </c>
+      <c r="K252" s="9">
+        <v>466</v>
+      </c>
+      <c r="L252" s="11">
+        <v>28.208232445520583</v>
+      </c>
+    </row>
+    <row r="253" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A253" s="19" t="s">
+        <v>131</v>
+      </c>
+      <c r="B253" s="28">
+        <v>162</v>
+      </c>
+      <c r="C253" s="28">
+        <v>288</v>
+      </c>
+      <c r="D253" s="28">
+        <v>206</v>
+      </c>
+      <c r="E253" s="9">
+        <v>131</v>
+      </c>
+      <c r="F253" s="9"/>
+      <c r="G253" s="10">
+        <v>-31</v>
+      </c>
+      <c r="H253" s="11">
+        <v>-19.1358024691358</v>
+      </c>
+      <c r="I253" s="10">
+        <v>-157</v>
+      </c>
+      <c r="J253" s="11">
+        <v>-54.513888888888886</v>
+      </c>
+      <c r="K253" s="9">
+        <v>-75</v>
+      </c>
+      <c r="L253" s="11">
+        <v>-36.407766990291265</v>
+      </c>
+    </row>
+    <row r="254" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A254" s="19" t="s">
+        <v>132</v>
+      </c>
+      <c r="B254" s="28">
         <v>303</v>
       </c>
-      <c r="G184" s="12">
-[...107 lines deleted...]
-      <c r="H187" s="11">
+      <c r="C254" s="28">
+        <v>371</v>
+      </c>
+      <c r="D254" s="28">
+        <v>53</v>
+      </c>
+      <c r="E254" s="9">
+        <v>69</v>
+      </c>
+      <c r="F254" s="9"/>
+      <c r="G254" s="10">
+        <v>-234</v>
+      </c>
+      <c r="H254" s="11">
+        <v>-77.227722772277232</v>
+      </c>
+      <c r="I254" s="10">
+        <v>-302</v>
+      </c>
+      <c r="J254" s="11">
+        <v>-81.401617250673851</v>
+      </c>
+      <c r="K254" s="9">
+        <v>16</v>
+      </c>
+      <c r="L254" s="11">
+        <v>30.188679245283019</v>
+      </c>
+    </row>
+    <row r="255" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A255" s="19" t="s">
+        <v>133</v>
+      </c>
+      <c r="B255" s="28">
+        <v>130</v>
+      </c>
+      <c r="C255" s="28">
+        <v>91</v>
+      </c>
+      <c r="D255" s="28">
+        <v>12</v>
+      </c>
+      <c r="E255" s="9">
+        <v>122</v>
+      </c>
+      <c r="F255" s="9"/>
+      <c r="G255" s="10">
+        <v>-8</v>
+      </c>
+      <c r="H255" s="11">
+        <v>-6.1538461538461542</v>
+      </c>
+      <c r="I255" s="10">
+        <v>31</v>
+      </c>
+      <c r="J255" s="11">
+        <v>34.065934065934066</v>
+      </c>
+      <c r="K255" s="9">
+        <v>110</v>
+      </c>
+      <c r="L255" s="11">
+        <v>916.66666666666663</v>
+      </c>
+    </row>
+    <row r="256" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A256" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="B256" s="28">
+        <v>460</v>
+      </c>
+      <c r="C256" s="28">
+        <v>206</v>
+      </c>
+      <c r="D256" s="28">
+        <v>56</v>
+      </c>
+      <c r="E256" s="9">
+        <v>139</v>
+      </c>
+      <c r="F256" s="9"/>
+      <c r="G256" s="10">
+        <v>-321</v>
+      </c>
+      <c r="H256" s="11">
+        <v>-69.782608695652172</v>
+      </c>
+      <c r="I256" s="10">
+        <v>-67</v>
+      </c>
+      <c r="J256" s="11">
+        <v>-32.524271844660198</v>
+      </c>
+      <c r="K256" s="9">
+        <v>83</v>
+      </c>
+      <c r="L256" s="11">
+        <v>148.21428571428572</v>
+      </c>
+    </row>
+    <row r="257" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A257" s="19" t="s">
+        <v>135</v>
+      </c>
+      <c r="B257" s="28">
+        <v>132</v>
+      </c>
+      <c r="C257" s="28">
+        <v>65</v>
+      </c>
+      <c r="D257" s="28">
+        <v>156</v>
+      </c>
+      <c r="E257" s="9">
+        <v>94</v>
+      </c>
+      <c r="F257" s="9"/>
+      <c r="G257" s="10">
+        <v>-38</v>
+      </c>
+      <c r="H257" s="11">
+        <v>-28.787878787878789</v>
+      </c>
+      <c r="I257" s="10">
+        <v>29</v>
+      </c>
+      <c r="J257" s="11">
+        <v>44.61538461538462</v>
+      </c>
+      <c r="K257" s="9">
+        <v>-62</v>
+      </c>
+      <c r="L257" s="11">
+        <v>-39.743589743589745</v>
+      </c>
+    </row>
+    <row r="258" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A258" s="19" t="s">
+        <v>136</v>
+      </c>
+      <c r="B258" s="28">
+        <v>296</v>
+      </c>
+      <c r="C258" s="28">
+        <v>296</v>
+      </c>
+      <c r="D258" s="28">
+        <v>214</v>
+      </c>
+      <c r="E258" s="9">
+        <v>750</v>
+      </c>
+      <c r="F258" s="9"/>
+      <c r="G258" s="10">
+        <v>454</v>
+      </c>
+      <c r="H258" s="11">
+        <v>153.37837837837839</v>
+      </c>
+      <c r="I258" s="10">
+        <v>454</v>
+      </c>
+      <c r="J258" s="11">
+        <v>153.37837837837839</v>
+      </c>
+      <c r="K258" s="9">
+        <v>536</v>
+      </c>
+      <c r="L258" s="11">
+        <v>250.46728971962614</v>
+      </c>
+    </row>
+    <row r="259" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A259" s="19" t="s">
+        <v>137</v>
+      </c>
+      <c r="B259" s="28">
+        <v>236</v>
+      </c>
+      <c r="C259" s="28">
+        <v>265</v>
+      </c>
+      <c r="D259" s="28">
+        <v>575</v>
+      </c>
+      <c r="E259" s="9">
+        <v>310</v>
+      </c>
+      <c r="F259" s="9"/>
+      <c r="G259" s="10">
+        <v>74</v>
+      </c>
+      <c r="H259" s="11">
+        <v>31.35593220338983</v>
+      </c>
+      <c r="I259" s="10">
+        <v>45</v>
+      </c>
+      <c r="J259" s="11">
+        <v>16.981132075471699</v>
+      </c>
+      <c r="K259" s="9">
+        <v>-265</v>
+      </c>
+      <c r="L259" s="11">
+        <v>-46.086956521739133</v>
+      </c>
+    </row>
+    <row r="260" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A260" s="19" t="s">
+        <v>138</v>
+      </c>
+      <c r="B260" s="28">
+        <v>143</v>
+      </c>
+      <c r="C260" s="28">
+        <v>134</v>
+      </c>
+      <c r="D260" s="28">
+        <v>217</v>
+      </c>
+      <c r="E260" s="9">
+        <v>174</v>
+      </c>
+      <c r="F260" s="9"/>
+      <c r="G260" s="10">
+        <v>31</v>
+      </c>
+      <c r="H260" s="11">
+        <v>21.678321678321677</v>
+      </c>
+      <c r="I260" s="10">
+        <v>40</v>
+      </c>
+      <c r="J260" s="11">
+        <v>29.850746268656714</v>
+      </c>
+      <c r="K260" s="9">
+        <v>-43</v>
+      </c>
+      <c r="L260" s="11">
+        <v>-19.815668202764979</v>
+      </c>
+    </row>
+    <row r="261" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A261" s="19" t="s">
+        <v>139</v>
+      </c>
+      <c r="B261" s="28">
+        <v>317</v>
+      </c>
+      <c r="C261" s="28">
+        <v>52</v>
+      </c>
+      <c r="D261" s="28">
+        <v>266</v>
+      </c>
+      <c r="E261" s="9">
         <v>250</v>
       </c>
-      <c r="I187" s="12">
-[...155 lines deleted...]
-      <c r="H194" s="11">
+      <c r="F261" s="9"/>
+      <c r="G261" s="10">
+        <v>-67</v>
+      </c>
+      <c r="H261" s="11">
+        <v>-21.135646687697161</v>
+      </c>
+      <c r="I261" s="10">
+        <v>198</v>
+      </c>
+      <c r="J261" s="11">
+        <v>380.76923076923077</v>
+      </c>
+      <c r="K261" s="9">
+        <v>-16</v>
+      </c>
+      <c r="L261" s="11">
+        <v>-6.0150375939849621</v>
+      </c>
+    </row>
+    <row r="262" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A262" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="B262" s="28">
+        <v>27</v>
+      </c>
+      <c r="C262" s="28">
+        <v>38</v>
+      </c>
+      <c r="D262" s="28">
+        <v>22</v>
+      </c>
+      <c r="E262" s="9">
+        <v>44</v>
+      </c>
+      <c r="F262" s="9"/>
+      <c r="G262" s="10">
+        <v>17</v>
+      </c>
+      <c r="H262" s="11">
+        <v>62.962962962962962</v>
+      </c>
+      <c r="I262" s="10">
+        <v>6</v>
+      </c>
+      <c r="J262" s="11">
+        <v>15.789473684210526</v>
+      </c>
+      <c r="K262" s="9">
+        <v>22</v>
+      </c>
+      <c r="L262" s="11">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="263" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A263" s="19"/>
+      <c r="B263" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="C263" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="D263" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="E263" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="F263" s="12"/>
+      <c r="G263" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="H263" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="I263" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="J263" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="K263" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="L263" s="12" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="264" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A264" s="19" t="s">
+        <v>141</v>
+      </c>
+      <c r="B264" s="28">
+        <v>18353</v>
+      </c>
+      <c r="C264" s="28">
+        <v>19240</v>
+      </c>
+      <c r="D264" s="28">
+        <v>19569</v>
+      </c>
+      <c r="E264" s="9">
+        <v>23157</v>
+      </c>
+      <c r="F264" s="9"/>
+      <c r="G264" s="10">
+        <v>4804</v>
+      </c>
+      <c r="H264" s="11">
+        <v>26.175557129624583</v>
+      </c>
+      <c r="I264" s="10">
+        <v>3917</v>
+      </c>
+      <c r="J264" s="11">
+        <v>20.358627858627859</v>
+      </c>
+      <c r="K264" s="9">
+        <v>3588</v>
+      </c>
+      <c r="L264" s="11">
+        <v>18.335121876437221</v>
+      </c>
+    </row>
+    <row r="265" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A265" s="19"/>
+      <c r="B265" s="28"/>
+      <c r="C265" s="28"/>
+      <c r="D265" s="28"/>
+      <c r="E265" s="28"/>
+      <c r="F265" s="28"/>
+      <c r="G265" s="28"/>
+      <c r="H265" s="28"/>
+      <c r="I265" s="34"/>
+      <c r="J265" s="27"/>
+      <c r="K265" s="27"/>
+      <c r="L265" s="27"/>
+    </row>
+    <row r="266" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A266" s="19" t="s">
+        <v>87</v>
+      </c>
+      <c r="B266" s="28"/>
+      <c r="C266" s="28"/>
+      <c r="D266" s="28"/>
+      <c r="E266" s="28"/>
+      <c r="F266" s="28"/>
+      <c r="G266" s="28"/>
+      <c r="H266" s="28"/>
+      <c r="I266" s="34"/>
+      <c r="J266" s="27"/>
+      <c r="K266" s="27"/>
+      <c r="L266" s="27"/>
+    </row>
+    <row r="267" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A267" s="19" t="s">
+        <v>142</v>
+      </c>
+      <c r="B267" s="28">
+        <v>14</v>
+      </c>
+      <c r="C267" s="28">
+        <v>62</v>
+      </c>
+      <c r="D267" s="28">
+        <v>60</v>
+      </c>
+      <c r="E267" s="9">
+        <v>134</v>
+      </c>
+      <c r="F267" s="9"/>
+      <c r="G267" s="10">
+        <v>120</v>
+      </c>
+      <c r="H267" s="11">
+        <v>857.14285714285711</v>
+      </c>
+      <c r="I267" s="10">
+        <v>72</v>
+      </c>
+      <c r="J267" s="11">
+        <v>116.12903225806453</v>
+      </c>
+      <c r="K267" s="9">
         <v>74</v>
       </c>
-      <c r="I194" s="12">
-[...186 lines deleted...]
-      <c r="B200" s="13" t="s">
+      <c r="L267" s="11">
+        <v>123.33333333333334</v>
+      </c>
+    </row>
+    <row r="268" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A268" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="B268" s="28">
         <v>18</v>
       </c>
-      <c r="C200" s="13" t="s">
-[...123 lines deleted...]
-      <c r="E204" s="10" t="s">
+      <c r="C268" s="28">
+        <v>45</v>
+      </c>
+      <c r="D268" s="28">
+        <v>64</v>
+      </c>
+      <c r="E268" s="9">
+        <v>143</v>
+      </c>
+      <c r="F268" s="9"/>
+      <c r="G268" s="10">
+        <v>125</v>
+      </c>
+      <c r="H268" s="11">
+        <v>694.44444444444446</v>
+      </c>
+      <c r="I268" s="10">
+        <v>98</v>
+      </c>
+      <c r="J268" s="11">
+        <v>217.77777777777777</v>
+      </c>
+      <c r="K268" s="9">
+        <v>79</v>
+      </c>
+      <c r="L268" s="11">
+        <v>123.4375</v>
+      </c>
+    </row>
+    <row r="269" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A269" s="19" t="s">
+        <v>144</v>
+      </c>
+      <c r="B269" s="28">
+        <v>1</v>
+      </c>
+      <c r="C269" s="28">
+        <v>28</v>
+      </c>
+      <c r="D269" s="28">
         <v>10</v>
       </c>
-      <c r="F204" s="33" t="s">
-[...2 lines deleted...]
-      <c r="G204" s="33" t="s">
+      <c r="E269" s="9">
+        <v>40</v>
+      </c>
+      <c r="F269" s="9"/>
+      <c r="G269" s="10">
+        <v>39</v>
+      </c>
+      <c r="H269" s="11">
+        <v>3900</v>
+      </c>
+      <c r="I269" s="10">
         <v>12</v>
       </c>
-      <c r="H204" s="33" t="s">
+      <c r="J269" s="11">
+        <v>42.857142857142854</v>
+      </c>
+      <c r="K269" s="9">
+        <v>30</v>
+      </c>
+      <c r="L269" s="11">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="270" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A270" s="19" t="s">
+        <v>145</v>
+      </c>
+      <c r="B270" s="28">
         <v>13</v>
       </c>
-      <c r="I204" s="33" t="s">
+      <c r="C270" s="28">
+        <v>47</v>
+      </c>
+      <c r="D270" s="28">
+        <v>33</v>
+      </c>
+      <c r="E270" s="9">
+        <v>25</v>
+      </c>
+      <c r="F270" s="9"/>
+      <c r="G270" s="10">
         <v>12</v>
       </c>
-      <c r="J204" s="10" t="s">
-[...23 lines deleted...]
-      <c r="B206" s="28">
+      <c r="H270" s="11">
+        <v>92.307692307692307</v>
+      </c>
+      <c r="I270" s="10">
+        <v>-22</v>
+      </c>
+      <c r="J270" s="11">
+        <v>-46.808510638297875</v>
+      </c>
+      <c r="K270" s="9">
+        <v>-8</v>
+      </c>
+      <c r="L270" s="11">
+        <v>-24.242424242424242</v>
+      </c>
+    </row>
+    <row r="271" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A271" s="19" t="s">
+        <v>146</v>
+      </c>
+      <c r="B271" s="28">
+        <v>82</v>
+      </c>
+      <c r="C271" s="28">
         <v>128</v>
       </c>
-      <c r="C206" s="28">
-[...623 lines deleted...]
-      <c r="A224" s="20" t="s">
+      <c r="D271" s="28">
+        <v>134</v>
+      </c>
+      <c r="E271" s="9">
         <v>103</v>
       </c>
-      <c r="B224" s="28">
-[...498 lines deleted...]
-      <c r="E238" s="6">
+      <c r="F271" s="9"/>
+      <c r="G271" s="10">
+        <v>21</v>
+      </c>
+      <c r="H271" s="11">
+        <v>25.609756097560975</v>
+      </c>
+      <c r="I271" s="10">
+        <v>-25</v>
+      </c>
+      <c r="J271" s="11">
+        <v>-19.53125</v>
+      </c>
+      <c r="K271" s="9">
+        <v>-31</v>
+      </c>
+      <c r="L271" s="11">
+        <v>-23.134328358208954</v>
+      </c>
+    </row>
+    <row r="272" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A272" s="19"/>
+      <c r="B272" s="28" t="s">
         <v>169</v>
       </c>
-      <c r="F238" s="11">
-[...1103 lines deleted...]
-      <c r="A273" s="20" t="s">
+      <c r="C272" s="28"/>
+      <c r="D272" s="28"/>
+      <c r="E272" s="28"/>
+      <c r="F272" s="28"/>
+      <c r="G272" s="28"/>
+      <c r="H272" s="28"/>
+      <c r="I272" s="34"/>
+      <c r="J272" s="27"/>
+      <c r="K272" s="27"/>
+      <c r="L272" s="27"/>
+    </row>
+    <row r="273" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A273" s="19"/>
+      <c r="B273" s="28"/>
+      <c r="C273" s="28"/>
+      <c r="D273" s="28"/>
+      <c r="E273" s="28"/>
+      <c r="F273" s="28"/>
+      <c r="G273" s="28"/>
+      <c r="H273" s="28"/>
+      <c r="I273" s="34"/>
+      <c r="J273" s="27"/>
+      <c r="K273" s="27"/>
+      <c r="L273" s="27"/>
+    </row>
+    <row r="274" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A274" s="19" t="s">
         <v>147</v>
       </c>
-      <c r="B273" s="28">
-[...31 lines deleted...]
-      <c r="A274" s="20"/>
       <c r="B274" s="28"/>
       <c r="C274" s="28"/>
       <c r="D274" s="28"/>
       <c r="E274" s="28"/>
       <c r="F274" s="28"/>
       <c r="G274" s="28"/>
-      <c r="H274" s="34"/>
-      <c r="I274" s="27"/>
+      <c r="H274" s="28"/>
+      <c r="I274" s="34"/>
       <c r="J274" s="27"/>
       <c r="K274" s="27"/>
-    </row>
-[...16 lines deleted...]
-      <c r="A276" s="5" t="s">
+      <c r="L274" s="27"/>
+    </row>
+    <row r="275" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A275" s="19" t="s">
         <v>148</v>
       </c>
-      <c r="B276" s="6">
+      <c r="B275" s="28">
+        <v>141</v>
+      </c>
+      <c r="C275" s="28">
+        <v>151</v>
+      </c>
+      <c r="D275" s="28">
+        <v>506</v>
+      </c>
+      <c r="E275" s="9">
+        <v>207</v>
+      </c>
+      <c r="F275" s="9"/>
+      <c r="G275" s="10">
+        <v>66</v>
+      </c>
+      <c r="H275" s="11">
+        <v>46.808510638297875</v>
+      </c>
+      <c r="I275" s="10">
+        <v>56</v>
+      </c>
+      <c r="J275" s="11">
+        <v>37.086092715231786</v>
+      </c>
+      <c r="K275" s="9">
+        <v>-299</v>
+      </c>
+      <c r="L275" s="11">
+        <v>-59.090909090909093</v>
+      </c>
+    </row>
+    <row r="276" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A276" s="19" t="s">
+        <v>149</v>
+      </c>
+      <c r="B276" s="28">
         <v>0</v>
       </c>
-      <c r="C276" s="6">
+      <c r="C276" s="28">
         <v>0</v>
       </c>
       <c r="D276" s="28">
         <v>0</v>
       </c>
-      <c r="E276" s="6">
+      <c r="E276" s="9">
         <v>0</v>
       </c>
-      <c r="F276" s="11">
-[...2 lines deleted...]
-      <c r="G276" s="12">
+      <c r="F276" s="9"/>
+      <c r="G276" s="10">
         <v>0</v>
       </c>
       <c r="H276" s="11">
         <v>0</v>
       </c>
-      <c r="I276" s="12">
+      <c r="I276" s="10">
         <v>0</v>
       </c>
-      <c r="J276" s="6">
+      <c r="J276" s="11">
         <v>0</v>
       </c>
-      <c r="K276" s="12">
+      <c r="K276" s="9">
         <v>0</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B277" s="28">
+      <c r="L276" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="277" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A277" s="19"/>
+      <c r="B277" s="28"/>
+      <c r="C277" s="28"/>
+      <c r="D277" s="28"/>
+      <c r="E277" s="28"/>
+      <c r="F277" s="28"/>
+      <c r="G277" s="28"/>
+      <c r="H277" s="28"/>
+      <c r="I277" s="34"/>
+      <c r="J277" s="27"/>
+      <c r="K277" s="27"/>
+      <c r="L277" s="27"/>
+    </row>
+    <row r="278" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A278" s="19" t="s">
+        <v>115</v>
+      </c>
+      <c r="B278" s="28"/>
+      <c r="C278" s="28"/>
+      <c r="D278" s="28"/>
+      <c r="E278" s="28"/>
+      <c r="F278" s="28"/>
+      <c r="G278" s="28"/>
+      <c r="H278" s="28"/>
+      <c r="I278" s="34"/>
+      <c r="J278" s="27"/>
+      <c r="K278" s="27"/>
+      <c r="L278" s="27"/>
+    </row>
+    <row r="279" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A279" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="B279" s="9">
+        <v>0</v>
+      </c>
+      <c r="C279" s="9">
+        <v>0</v>
+      </c>
+      <c r="D279" s="28">
+        <v>0</v>
+      </c>
+      <c r="E279" s="9">
+        <v>0</v>
+      </c>
+      <c r="F279" s="9"/>
+      <c r="G279" s="10">
+        <v>0</v>
+      </c>
+      <c r="H279" s="11">
+        <v>0</v>
+      </c>
+      <c r="I279" s="10">
+        <v>0</v>
+      </c>
+      <c r="J279" s="11">
+        <v>0</v>
+      </c>
+      <c r="K279" s="9">
+        <v>0</v>
+      </c>
+      <c r="L279" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="280" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A280" s="19" t="s">
+        <v>151</v>
+      </c>
+      <c r="B280" s="28">
         <v>141</v>
       </c>
-      <c r="C277" s="28">
+      <c r="C280" s="28">
         <v>106</v>
       </c>
-      <c r="D277" s="28">
+      <c r="D280" s="28">
         <v>31</v>
       </c>
-      <c r="E277" s="6">
+      <c r="E280" s="9">
         <v>158</v>
       </c>
-      <c r="F277" s="11">
+      <c r="F280" s="9"/>
+      <c r="G280" s="10">
         <v>17</v>
       </c>
-      <c r="G277" s="12">
+      <c r="H280" s="11">
         <v>12.056737588652481</v>
       </c>
-      <c r="H277" s="11">
+      <c r="I280" s="10">
         <v>52</v>
       </c>
-      <c r="I277" s="12">
+      <c r="J280" s="11">
         <v>49.056603773584904</v>
       </c>
-      <c r="J277" s="6">
+      <c r="K280" s="9">
         <v>127</v>
       </c>
-      <c r="K277" s="12">
+      <c r="L280" s="11">
         <v>409.67741935483872</v>
       </c>
     </row>
-    <row r="278" spans="1:11" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B278" s="28">
+    <row r="281" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A281" s="19" t="s">
+        <v>152</v>
+      </c>
+      <c r="B281" s="28">
         <v>82</v>
       </c>
-      <c r="C278" s="28">
+      <c r="C281" s="28">
         <v>0</v>
       </c>
-      <c r="D278" s="28">
+      <c r="D281" s="28">
         <v>13</v>
       </c>
-      <c r="E278" s="6">
+      <c r="E281" s="9">
         <v>0</v>
       </c>
-      <c r="F278" s="11">
+      <c r="F281" s="9"/>
+      <c r="G281" s="10">
         <v>-82</v>
       </c>
-      <c r="G278" s="12">
+      <c r="H281" s="11">
         <v>-100</v>
       </c>
-      <c r="H278" s="11">
+      <c r="I281" s="10">
         <v>0</v>
       </c>
-      <c r="I278" s="12">
+      <c r="J281" s="11">
         <v>0</v>
       </c>
-      <c r="J278" s="6">
+      <c r="K281" s="9">
         <v>-13</v>
       </c>
-      <c r="K278" s="12">
+      <c r="L281" s="11">
         <v>-100</v>
       </c>
     </row>
-    <row r="279" spans="1:11" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B279" s="28">
+    <row r="282" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A282" s="19" t="s">
+        <v>153</v>
+      </c>
+      <c r="B282" s="28">
         <v>101</v>
       </c>
-      <c r="C279" s="28">
+      <c r="C282" s="28">
         <v>84</v>
       </c>
-      <c r="D279" s="28">
+      <c r="D282" s="28">
         <v>112</v>
       </c>
-      <c r="E279" s="6">
+      <c r="E282" s="9">
         <v>82</v>
       </c>
-      <c r="F279" s="11">
+      <c r="F282" s="9"/>
+      <c r="G282" s="10">
         <v>-19</v>
       </c>
-      <c r="G279" s="12">
+      <c r="H282" s="11">
         <v>-18.811881188118811</v>
       </c>
-      <c r="H279" s="11">
+      <c r="I282" s="10">
         <v>-2</v>
       </c>
-      <c r="I279" s="12">
+      <c r="J282" s="11">
         <v>-2.3809523809523809</v>
       </c>
-      <c r="J279" s="6">
+      <c r="K282" s="9">
         <v>-30</v>
       </c>
-      <c r="K279" s="12">
+      <c r="L282" s="11">
         <v>-26.785714285714285</v>
       </c>
     </row>
-    <row r="280" spans="1:11" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B280" s="28">
+    <row r="283" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A283" s="19" t="s">
+        <v>154</v>
+      </c>
+      <c r="B283" s="28">
         <v>122</v>
       </c>
-      <c r="C280" s="28">
+      <c r="C283" s="28">
         <v>92</v>
       </c>
-      <c r="D280" s="28">
+      <c r="D283" s="28">
         <v>136</v>
       </c>
-      <c r="E280" s="6">
+      <c r="E283" s="9">
         <v>56</v>
       </c>
-      <c r="F280" s="11">
+      <c r="F283" s="9"/>
+      <c r="G283" s="10">
         <v>-66</v>
       </c>
-      <c r="G280" s="12">
+      <c r="H283" s="11">
         <v>-54.098360655737707</v>
       </c>
-      <c r="H280" s="11">
+      <c r="I283" s="10">
         <v>-36</v>
       </c>
-      <c r="I280" s="12">
+      <c r="J283" s="11">
         <v>-39.130434782608695</v>
       </c>
-      <c r="J280" s="6">
+      <c r="K283" s="9">
         <v>-80</v>
       </c>
-      <c r="K280" s="12">
+      <c r="L283" s="11">
         <v>-58.82352941176471</v>
       </c>
     </row>
-    <row r="281" spans="1:11" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B281" s="28">
+    <row r="284" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A284" s="19" t="s">
+        <v>155</v>
+      </c>
+      <c r="B284" s="28">
         <v>219</v>
       </c>
-      <c r="C281" s="28">
+      <c r="C284" s="28">
         <v>119</v>
       </c>
-      <c r="D281" s="28">
+      <c r="D284" s="28">
         <v>0</v>
       </c>
-      <c r="E281" s="6">
+      <c r="E284" s="9">
         <v>75</v>
       </c>
-      <c r="F281" s="11">
+      <c r="F284" s="9"/>
+      <c r="G284" s="10">
         <v>-144</v>
       </c>
-      <c r="G281" s="12">
+      <c r="H284" s="11">
         <v>-65.753424657534239</v>
       </c>
-      <c r="H281" s="11">
+      <c r="I284" s="10">
         <v>-44</v>
       </c>
-      <c r="I281" s="12">
+      <c r="J284" s="11">
         <v>-36.97478991596639</v>
       </c>
-      <c r="J281" s="6">
+      <c r="K284" s="9">
         <v>75</v>
       </c>
-      <c r="K281" s="12">
+      <c r="L284" s="11">
         <v>100</v>
       </c>
     </row>
-    <row r="282" spans="1:11" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B282" s="28">
+    <row r="285" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A285" s="19" t="s">
+        <v>156</v>
+      </c>
+      <c r="B285" s="28">
         <v>54</v>
       </c>
-      <c r="C282" s="28">
+      <c r="C285" s="28">
         <v>58</v>
       </c>
-      <c r="D282" s="28">
+      <c r="D285" s="28">
         <v>103</v>
       </c>
-      <c r="E282" s="6">
+      <c r="E285" s="9">
         <v>83</v>
       </c>
-      <c r="F282" s="11">
+      <c r="F285" s="9"/>
+      <c r="G285" s="10">
         <v>29</v>
       </c>
-      <c r="G282" s="12">
+      <c r="H285" s="11">
         <v>53.703703703703709</v>
       </c>
-      <c r="H282" s="11">
+      <c r="I285" s="10">
         <v>25</v>
       </c>
-      <c r="I282" s="12">
+      <c r="J285" s="11">
         <v>43.103448275862064</v>
       </c>
-      <c r="J282" s="6">
+      <c r="K285" s="9">
         <v>-20</v>
       </c>
-      <c r="K282" s="12">
+      <c r="L285" s="11">
         <v>-19.417475728155338</v>
       </c>
     </row>
-    <row r="283" spans="1:11" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B283" s="28">
+    <row r="286" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A286" s="19" t="s">
+        <v>157</v>
+      </c>
+      <c r="B286" s="28">
         <v>18</v>
       </c>
-      <c r="C283" s="28">
+      <c r="C286" s="28">
         <v>31</v>
       </c>
-      <c r="D283" s="28">
+      <c r="D286" s="28">
         <v>0</v>
       </c>
-      <c r="E283" s="6">
+      <c r="E286" s="9">
         <v>31</v>
       </c>
-      <c r="F283" s="11">
+      <c r="F286" s="9"/>
+      <c r="G286" s="10">
         <v>13</v>
       </c>
-      <c r="G283" s="12">
+      <c r="H286" s="11">
         <v>72.222222222222214</v>
       </c>
-      <c r="H283" s="11">
+      <c r="I286" s="10">
         <v>0</v>
       </c>
-      <c r="I283" s="12">
+      <c r="J286" s="11">
         <v>0</v>
       </c>
-      <c r="J283" s="6">
+      <c r="K286" s="9">
         <v>31</v>
       </c>
-      <c r="K283" s="12">
+      <c r="L286" s="11">
         <v>100</v>
       </c>
     </row>
-    <row r="284" spans="1:11" x14ac:dyDescent="0.3">
-[...41 lines deleted...]
-      <c r="A287" s="26"/>
+    <row r="287" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A287" s="19"/>
       <c r="B287" s="28"/>
       <c r="C287" s="28"/>
       <c r="D287" s="28"/>
       <c r="E287" s="28"/>
       <c r="F287" s="28"/>
       <c r="G287" s="28"/>
-      <c r="H287" s="34"/>
-      <c r="I287" s="27"/>
+      <c r="H287" s="28"/>
+      <c r="I287" s="34"/>
       <c r="J287" s="27"/>
       <c r="K287" s="27"/>
-    </row>
-    <row r="288" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="L287" s="27"/>
+    </row>
+    <row r="288" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A288" s="26"/>
       <c r="B288" s="28"/>
       <c r="C288" s="28"/>
       <c r="D288" s="28"/>
       <c r="E288" s="28"/>
       <c r="F288" s="28"/>
       <c r="G288" s="28"/>
-      <c r="H288" s="34"/>
-      <c r="I288" s="27"/>
+      <c r="H288" s="28"/>
+      <c r="I288" s="34"/>
       <c r="J288" s="27"/>
       <c r="K288" s="27"/>
-    </row>
-[...4 lines deleted...]
-      <c r="B289" s="28">
+      <c r="L288" s="27"/>
+    </row>
+    <row r="289" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A289" s="26" t="s">
+        <v>158</v>
+      </c>
+      <c r="B289" s="28"/>
+      <c r="C289" s="28"/>
+      <c r="D289" s="28"/>
+      <c r="E289" s="28"/>
+      <c r="F289" s="28"/>
+      <c r="G289" s="28"/>
+      <c r="H289" s="28"/>
+      <c r="I289" s="34"/>
+      <c r="J289" s="27"/>
+      <c r="K289" s="27"/>
+      <c r="L289" s="27"/>
+    </row>
+    <row r="290" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A290" s="26"/>
+      <c r="B290" s="28"/>
+      <c r="C290" s="28"/>
+      <c r="D290" s="28"/>
+      <c r="E290" s="28"/>
+      <c r="F290" s="28"/>
+      <c r="G290" s="28"/>
+      <c r="H290" s="28"/>
+      <c r="I290" s="34"/>
+      <c r="J290" s="27"/>
+      <c r="K290" s="27"/>
+      <c r="L290" s="27"/>
+    </row>
+    <row r="291" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A291" s="26"/>
+      <c r="B291" s="28"/>
+      <c r="C291" s="28"/>
+      <c r="D291" s="28"/>
+      <c r="E291" s="28"/>
+      <c r="F291" s="28"/>
+      <c r="G291" s="28"/>
+      <c r="H291" s="28"/>
+      <c r="I291" s="34"/>
+      <c r="J291" s="27"/>
+      <c r="K291" s="27"/>
+      <c r="L291" s="27"/>
+    </row>
+    <row r="292" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A292" s="19" t="s">
+        <v>150</v>
+      </c>
+      <c r="B292" s="28">
         <v>0</v>
       </c>
-      <c r="C289" s="28">
+      <c r="C292" s="28">
         <v>0</v>
       </c>
-      <c r="D289" s="28">
+      <c r="D292" s="28">
         <v>0</v>
       </c>
-      <c r="E289" s="6">
+      <c r="E292" s="9">
         <v>0</v>
       </c>
-      <c r="F289" s="11">
+      <c r="F292" s="9"/>
+      <c r="G292" s="10">
         <v>0</v>
       </c>
-      <c r="G289" s="12">
+      <c r="H292" s="11">
         <v>0</v>
       </c>
-      <c r="H289" s="11">
+      <c r="I292" s="10">
         <v>0</v>
       </c>
-      <c r="I289" s="12">
+      <c r="J292" s="11">
         <v>0</v>
       </c>
-      <c r="J289" s="6">
+      <c r="K292" s="9">
         <v>0</v>
       </c>
-      <c r="K289" s="12">
+      <c r="L292" s="11">
         <v>0</v>
       </c>
     </row>
-    <row r="290" spans="1:11" x14ac:dyDescent="0.3">
-[...70 lines deleted...]
-      <c r="A292" s="20" t="s">
+    <row r="293" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A293" s="19" t="s">
         <v>159</v>
-      </c>
-[...33 lines deleted...]
-        <v>160</v>
       </c>
       <c r="B293" s="28">
         <v>0</v>
       </c>
       <c r="C293" s="28">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="D293" s="28">
-        <v>7</v>
-[...8 lines deleted...]
-        <v>100</v>
+        <v>0</v>
+      </c>
+      <c r="E293" s="9">
+        <v>0</v>
+      </c>
+      <c r="F293" s="9"/>
+      <c r="G293" s="10">
+        <v>0</v>
       </c>
       <c r="H293" s="11">
         <v>0</v>
       </c>
-      <c r="I293" s="12">
+      <c r="I293" s="10">
         <v>0</v>
       </c>
-      <c r="J293" s="6">
+      <c r="J293" s="11">
+        <v>0</v>
+      </c>
+      <c r="K293" s="9">
+        <v>0</v>
+      </c>
+      <c r="L293" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="294" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A294" s="19" t="s">
+        <v>160</v>
+      </c>
+      <c r="B294" s="28">
+        <v>4</v>
+      </c>
+      <c r="C294" s="28">
+        <v>7</v>
+      </c>
+      <c r="D294" s="28">
+        <v>6</v>
+      </c>
+      <c r="E294" s="9">
+        <v>22</v>
+      </c>
+      <c r="F294" s="9"/>
+      <c r="G294" s="10">
+        <v>18</v>
+      </c>
+      <c r="H294" s="11">
+        <v>450</v>
+      </c>
+      <c r="I294" s="10">
+        <v>15</v>
+      </c>
+      <c r="J294" s="11">
+        <v>214.28571428571428</v>
+      </c>
+      <c r="K294" s="9">
+        <v>16</v>
+      </c>
+      <c r="L294" s="11">
+        <v>266.66666666666663</v>
+      </c>
+    </row>
+    <row r="295" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A295" s="19" t="s">
+        <v>161</v>
+      </c>
+      <c r="B295" s="28">
+        <v>80</v>
+      </c>
+      <c r="C295" s="28">
+        <v>49</v>
+      </c>
+      <c r="D295" s="28">
+        <v>12</v>
+      </c>
+      <c r="E295" s="9">
+        <v>40</v>
+      </c>
+      <c r="F295" s="9"/>
+      <c r="G295" s="10">
+        <v>-40</v>
+      </c>
+      <c r="H295" s="11">
+        <v>-50</v>
+      </c>
+      <c r="I295" s="10">
+        <v>-9</v>
+      </c>
+      <c r="J295" s="11">
+        <v>-18.367346938775512</v>
+      </c>
+      <c r="K295" s="9">
+        <v>28</v>
+      </c>
+      <c r="L295" s="11">
+        <v>233.33333333333334</v>
+      </c>
+    </row>
+    <row r="296" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A296" s="19" t="s">
+        <v>162</v>
+      </c>
+      <c r="B296" s="28">
+        <v>0</v>
+      </c>
+      <c r="C296" s="28">
+        <v>8</v>
+      </c>
+      <c r="D296" s="28">
+        <v>7</v>
+      </c>
+      <c r="E296" s="9">
+        <v>8</v>
+      </c>
+      <c r="F296" s="9"/>
+      <c r="G296" s="10">
+        <v>8</v>
+      </c>
+      <c r="H296" s="11">
+        <v>100</v>
+      </c>
+      <c r="I296" s="10">
+        <v>0</v>
+      </c>
+      <c r="J296" s="11">
+        <v>0</v>
+      </c>
+      <c r="K296" s="9">
         <v>1</v>
       </c>
-      <c r="K293" s="12">
+      <c r="L296" s="11">
         <v>14.285714285714285</v>
       </c>
     </row>
-    <row r="294" spans="1:11" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B294" s="28">
+    <row r="297" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A297" s="19" t="s">
+        <v>163</v>
+      </c>
+      <c r="B297" s="28">
         <v>0</v>
       </c>
-      <c r="C294" s="28">
+      <c r="C297" s="28">
         <v>0</v>
       </c>
-      <c r="D294" s="28">
+      <c r="D297" s="28">
         <v>0</v>
       </c>
-      <c r="E294" s="6">
+      <c r="E297" s="9">
         <v>21</v>
       </c>
-      <c r="F294" s="11">
+      <c r="F297" s="9"/>
+      <c r="G297" s="10">
         <v>21</v>
       </c>
-      <c r="G294" s="12">
+      <c r="H297" s="11">
         <v>100</v>
       </c>
-      <c r="H294" s="11">
+      <c r="I297" s="10">
         <v>21</v>
       </c>
-      <c r="I294" s="12">
+      <c r="J297" s="11">
         <v>100</v>
       </c>
-      <c r="J294" s="6">
+      <c r="K297" s="9">
         <v>21</v>
       </c>
-      <c r="K294" s="12">
+      <c r="L297" s="11">
         <v>100</v>
       </c>
     </row>
-    <row r="295" spans="1:11" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B295" s="28">
+    <row r="298" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A298" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="B298" s="28">
         <v>0</v>
       </c>
-      <c r="C295" s="28">
+      <c r="C298" s="28">
         <v>43</v>
       </c>
-      <c r="D295" s="28">
+      <c r="D298" s="28">
         <v>0</v>
       </c>
-      <c r="E295" s="6">
+      <c r="E298" s="9">
         <v>65</v>
       </c>
-      <c r="F295" s="11">
+      <c r="F298" s="9"/>
+      <c r="G298" s="10">
         <v>65</v>
       </c>
-      <c r="G295" s="12">
+      <c r="H298" s="11">
         <v>100</v>
       </c>
-      <c r="H295" s="11">
+      <c r="I298" s="10">
         <v>22</v>
       </c>
-      <c r="I295" s="12">
+      <c r="J298" s="11">
         <v>51.162790697674424</v>
       </c>
-      <c r="J295" s="6">
+      <c r="K298" s="9">
         <v>65</v>
       </c>
-      <c r="K295" s="12">
+      <c r="L298" s="11">
         <v>100</v>
       </c>
     </row>
-    <row r="296" spans="1:11" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B296" s="28">
+    <row r="299" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A299" s="19" t="s">
+        <v>165</v>
+      </c>
+      <c r="B299" s="28">
         <v>25</v>
       </c>
-      <c r="C296" s="28">
+      <c r="C299" s="28">
         <v>60</v>
       </c>
-      <c r="D296" s="28">
+      <c r="D299" s="28">
         <v>33</v>
       </c>
-      <c r="E296" s="6">
+      <c r="E299" s="9">
         <v>18</v>
       </c>
-      <c r="F296" s="11">
+      <c r="F299" s="9"/>
+      <c r="G299" s="10">
         <v>-7</v>
       </c>
-      <c r="G296" s="12">
+      <c r="H299" s="11">
         <v>-28.000000000000004</v>
       </c>
-      <c r="H296" s="11">
+      <c r="I299" s="10">
         <v>-42</v>
       </c>
-      <c r="I296" s="12">
+      <c r="J299" s="11">
         <v>-70</v>
       </c>
-      <c r="J296" s="6">
+      <c r="K299" s="9">
         <v>-15</v>
       </c>
-      <c r="K296" s="12">
+      <c r="L299" s="11">
         <v>-45.454545454545453</v>
       </c>
     </row>
-    <row r="297" spans="1:11" x14ac:dyDescent="0.3">
-[...36 lines deleted...]
-      <c r="B298" s="28">
+    <row r="300" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A300" s="19"/>
+      <c r="B300" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="C300" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="D300" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="E300" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="F300" s="12"/>
+      <c r="G300" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="H300" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="I300" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="J300" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="K300" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="L300" s="12" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="301" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A301" s="19" t="s">
+        <v>141</v>
+      </c>
+      <c r="B301" s="28">
         <v>109</v>
       </c>
-      <c r="C298" s="28">
+      <c r="C301" s="28">
         <v>167</v>
       </c>
-      <c r="D298" s="28">
+      <c r="D301" s="28">
         <v>58</v>
       </c>
-      <c r="E298" s="6">
+      <c r="E301" s="9">
         <v>174</v>
       </c>
-      <c r="F298" s="11">
+      <c r="F301" s="9"/>
+      <c r="G301" s="10">
         <v>65</v>
       </c>
-      <c r="G298" s="12">
+      <c r="H301" s="11">
         <v>59.633027522935777</v>
       </c>
-      <c r="H298" s="11">
+      <c r="I301" s="10">
         <v>7</v>
       </c>
-      <c r="I298" s="12">
+      <c r="J301" s="11">
         <v>4.1916167664670656</v>
       </c>
-      <c r="J298" s="6">
+      <c r="K301" s="9">
         <v>116</v>
       </c>
-      <c r="K298" s="12">
+      <c r="L301" s="11">
         <v>200</v>
       </c>
     </row>
-    <row r="299" spans="1:11" x14ac:dyDescent="0.3">
-[...91 lines deleted...]
-      <c r="I302" s="25"/>
+    <row r="302" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="I302" s="10"/>
       <c r="J302" s="25"/>
       <c r="K302" s="25"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A303" s="5" t="s">
+      <c r="L302" s="25"/>
+    </row>
+    <row r="303" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A303" s="2" t="s">
         <v>171</v>
       </c>
-      <c r="B303" s="6">
+      <c r="B303" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="C303" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D303" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E303" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="F303" s="5"/>
+      <c r="G303" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="H303" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="I303" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="J303" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="K303" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="L303" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="304" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A304" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="B304" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C304" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="D304" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E304" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F304" s="7"/>
+      <c r="G304" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="H304" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I304" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="J304" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="K304" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="L304" s="7" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="305" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="I305" s="10"/>
+      <c r="J305" s="25"/>
+      <c r="K305" s="25"/>
+      <c r="L305" s="25"/>
+    </row>
+    <row r="306" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A306" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="B306" s="9">
         <v>5730</v>
       </c>
-      <c r="C303" s="6">
+      <c r="C306" s="9">
         <v>5950</v>
       </c>
-      <c r="D303" s="28">
+      <c r="D306" s="28">
         <v>6262</v>
       </c>
-      <c r="E303" s="6">
-[...25 lines deleted...]
-      <c r="B304" s="6">
+      <c r="E306" s="9">
+        <v>7264</v>
+      </c>
+      <c r="F306" s="9"/>
+      <c r="G306" s="10">
+        <v>1534</v>
+      </c>
+      <c r="H306" s="11">
+        <v>26.771378708551484</v>
+      </c>
+      <c r="I306" s="10">
+        <v>1314</v>
+      </c>
+      <c r="J306" s="11">
+        <v>22.084033613445378</v>
+      </c>
+      <c r="K306" s="9">
+        <v>1002</v>
+      </c>
+      <c r="L306" s="11">
+        <v>16.001277547109549</v>
+      </c>
+    </row>
+    <row r="307" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A307" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="B307" s="9">
         <v>713</v>
       </c>
-      <c r="C304" s="6">
+      <c r="C307" s="9">
         <v>758</v>
       </c>
-      <c r="D304" s="28">
+      <c r="D307" s="9">
         <v>712</v>
       </c>
-      <c r="E304" s="6">
-[...2 lines deleted...]
-      <c r="F304" s="11">
+      <c r="E307" s="9">
+        <v>669</v>
+      </c>
+      <c r="F307" s="9"/>
+      <c r="G307" s="10">
+        <v>-44</v>
+      </c>
+      <c r="H307" s="11">
+        <v>-6.1711079943899012</v>
+      </c>
+      <c r="I307" s="10">
+        <v>-89</v>
+      </c>
+      <c r="J307" s="11">
+        <v>-11.741424802110819</v>
+      </c>
+      <c r="K307" s="9">
+        <v>-43</v>
+      </c>
+      <c r="L307" s="11">
+        <v>-6.0393258426966296</v>
+      </c>
+    </row>
+    <row r="308" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A308" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="B308" s="9">
+        <v>514</v>
+      </c>
+      <c r="C308" s="9">
+        <v>0</v>
+      </c>
+      <c r="D308" s="28">
+        <v>0</v>
+      </c>
+      <c r="E308" s="9">
+        <v>0</v>
+      </c>
+      <c r="F308" s="9"/>
+      <c r="G308" s="10">
+        <v>-514</v>
+      </c>
+      <c r="H308" s="11">
+        <v>-100</v>
+      </c>
+      <c r="I308" s="10">
+        <v>0</v>
+      </c>
+      <c r="J308" s="11">
+        <v>0</v>
+      </c>
+      <c r="K308" s="9">
+        <v>0</v>
+      </c>
+      <c r="L308" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="309" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A309" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="B309" s="9">
+        <v>1182</v>
+      </c>
+      <c r="C309" s="9">
+        <v>1136</v>
+      </c>
+      <c r="D309" s="28">
+        <v>1217</v>
+      </c>
+      <c r="E309" s="9">
+        <v>1253</v>
+      </c>
+      <c r="F309" s="9"/>
+      <c r="G309" s="10">
+        <v>71</v>
+      </c>
+      <c r="H309" s="11">
+        <v>6.0067681895093061</v>
+      </c>
+      <c r="I309" s="10">
         <v>117</v>
       </c>
-      <c r="G304" s="12">
-[...2 lines deleted...]
-      <c r="H304" s="11">
+      <c r="J309" s="11">
+        <v>10.299295774647888</v>
+      </c>
+      <c r="K309" s="9">
+        <v>36</v>
+      </c>
+      <c r="L309" s="11">
+        <v>2.9580936729663105</v>
+      </c>
+    </row>
+    <row r="310" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A310" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="B310" s="9">
+        <v>20709</v>
+      </c>
+      <c r="C310" s="9">
+        <v>20824</v>
+      </c>
+      <c r="D310" s="28">
+        <v>20626</v>
+      </c>
+      <c r="E310" s="9">
+        <v>19858</v>
+      </c>
+      <c r="F310" s="9"/>
+      <c r="G310" s="10">
+        <v>-851</v>
+      </c>
+      <c r="H310" s="11">
+        <v>-4.1093244483074987</v>
+      </c>
+      <c r="I310" s="10">
+        <v>-966</v>
+      </c>
+      <c r="J310" s="11">
+        <v>-4.6388782174414143</v>
+      </c>
+      <c r="K310" s="9">
+        <v>-768</v>
+      </c>
+      <c r="L310" s="11">
+        <v>-3.7234558324444875</v>
+      </c>
+    </row>
+    <row r="311" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A311" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="B311" s="9">
+        <v>424</v>
+      </c>
+      <c r="C311" s="9">
+        <v>447</v>
+      </c>
+      <c r="D311" s="28">
+        <v>455</v>
+      </c>
+      <c r="E311" s="9">
+        <v>374</v>
+      </c>
+      <c r="F311" s="9"/>
+      <c r="G311" s="10">
+        <v>-50</v>
+      </c>
+      <c r="H311" s="11">
+        <v>-11.79245283018868</v>
+      </c>
+      <c r="I311" s="10">
+        <v>-73</v>
+      </c>
+      <c r="J311" s="11">
+        <v>-16.331096196868007</v>
+      </c>
+      <c r="K311" s="9">
+        <v>-81</v>
+      </c>
+      <c r="L311" s="11">
+        <v>-17.802197802197803</v>
+      </c>
+    </row>
+    <row r="312" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A312" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="B312" s="9">
+        <v>1925</v>
+      </c>
+      <c r="C312" s="9">
+        <v>1659</v>
+      </c>
+      <c r="D312" s="28">
+        <v>1420</v>
+      </c>
+      <c r="E312" s="9">
+        <v>1426</v>
+      </c>
+      <c r="F312" s="9"/>
+      <c r="G312" s="10">
+        <v>-499</v>
+      </c>
+      <c r="H312" s="11">
+        <v>-25.922077922077925</v>
+      </c>
+      <c r="I312" s="10">
+        <v>-233</v>
+      </c>
+      <c r="J312" s="11">
+        <v>-14.04460518384569</v>
+      </c>
+      <c r="K312" s="9">
+        <v>6</v>
+      </c>
+      <c r="L312" s="11">
+        <v>0.42253521126760557</v>
+      </c>
+    </row>
+    <row r="313" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A313" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="B313" s="9">
+        <v>163</v>
+      </c>
+      <c r="C313" s="9">
+        <v>155</v>
+      </c>
+      <c r="D313" s="28">
+        <v>160</v>
+      </c>
+      <c r="E313" s="9">
+        <v>156</v>
+      </c>
+      <c r="F313" s="9"/>
+      <c r="G313" s="10">
+        <v>-7</v>
+      </c>
+      <c r="H313" s="11">
+        <v>-4.294478527607362</v>
+      </c>
+      <c r="I313" s="10">
+        <v>1</v>
+      </c>
+      <c r="J313" s="11">
+        <v>0.64516129032258063</v>
+      </c>
+      <c r="K313" s="9">
+        <v>-4</v>
+      </c>
+      <c r="L313" s="11">
+        <v>-2.5</v>
+      </c>
+    </row>
+    <row r="314" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A314" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="B314" s="9">
+        <v>4309</v>
+      </c>
+      <c r="C314" s="9">
+        <v>4166</v>
+      </c>
+      <c r="D314" s="28">
+        <v>4132</v>
+      </c>
+      <c r="E314" s="9">
+        <v>4174</v>
+      </c>
+      <c r="F314" s="9"/>
+      <c r="G314" s="10">
+        <v>-135</v>
+      </c>
+      <c r="H314" s="11">
+        <v>-3.1329774889765605</v>
+      </c>
+      <c r="I314" s="10">
+        <v>8</v>
+      </c>
+      <c r="J314" s="11">
+        <v>0.19203072491598655</v>
+      </c>
+      <c r="K314" s="9">
+        <v>42</v>
+      </c>
+      <c r="L314" s="11">
+        <v>1.0164569215876089</v>
+      </c>
+    </row>
+    <row r="315" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A315" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="B315" s="9">
+        <v>1323</v>
+      </c>
+      <c r="C315" s="9">
+        <v>1331</v>
+      </c>
+      <c r="D315" s="28">
+        <v>1330</v>
+      </c>
+      <c r="E315" s="9">
+        <v>1300</v>
+      </c>
+      <c r="F315" s="9"/>
+      <c r="G315" s="10">
+        <v>-23</v>
+      </c>
+      <c r="H315" s="11">
+        <v>-1.7384731670445956</v>
+      </c>
+      <c r="I315" s="10">
+        <v>-31</v>
+      </c>
+      <c r="J315" s="11">
+        <v>-2.329075882794891</v>
+      </c>
+      <c r="K315" s="9">
+        <v>-30</v>
+      </c>
+      <c r="L315" s="11">
+        <v>-2.2556390977443606</v>
+      </c>
+    </row>
+    <row r="316" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A316" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="B316" s="9">
+        <v>1825</v>
+      </c>
+      <c r="C316" s="9">
+        <v>1955</v>
+      </c>
+      <c r="D316" s="28">
+        <v>1959</v>
+      </c>
+      <c r="E316" s="9">
+        <v>2060</v>
+      </c>
+      <c r="F316" s="9"/>
+      <c r="G316" s="10">
+        <v>235</v>
+      </c>
+      <c r="H316" s="11">
+        <v>12.876712328767123</v>
+      </c>
+      <c r="I316" s="10">
+        <v>105</v>
+      </c>
+      <c r="J316" s="11">
+        <v>5.3708439897698215</v>
+      </c>
+      <c r="K316" s="9">
+        <v>101</v>
+      </c>
+      <c r="L316" s="11">
+        <v>5.1556916794282799</v>
+      </c>
+    </row>
+    <row r="317" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A317" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="B317" s="9">
+        <v>1765</v>
+      </c>
+      <c r="C317" s="9">
+        <v>1655</v>
+      </c>
+      <c r="D317" s="28">
+        <v>1665</v>
+      </c>
+      <c r="E317" s="9">
+        <v>1631</v>
+      </c>
+      <c r="F317" s="9"/>
+      <c r="G317" s="10">
+        <v>-134</v>
+      </c>
+      <c r="H317" s="11">
+        <v>-7.5920679886685551</v>
+      </c>
+      <c r="I317" s="10">
+        <v>-24</v>
+      </c>
+      <c r="J317" s="11">
+        <v>-1.4501510574018126</v>
+      </c>
+      <c r="K317" s="9">
+        <v>-34</v>
+      </c>
+      <c r="L317" s="11">
+        <v>-2.0420420420420418</v>
+      </c>
+    </row>
+    <row r="318" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A318" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="B318" s="9">
+        <v>4250</v>
+      </c>
+      <c r="C318" s="9">
+        <v>4182</v>
+      </c>
+      <c r="D318" s="28">
+        <v>4271</v>
+      </c>
+      <c r="E318" s="9">
+        <v>4685</v>
+      </c>
+      <c r="F318" s="9"/>
+      <c r="G318" s="10">
+        <v>435</v>
+      </c>
+      <c r="H318" s="11">
+        <v>10.23529411764706</v>
+      </c>
+      <c r="I318" s="10">
+        <v>503</v>
+      </c>
+      <c r="J318" s="11">
+        <v>12.027737924438068</v>
+      </c>
+      <c r="K318" s="9">
+        <v>414</v>
+      </c>
+      <c r="L318" s="11">
+        <v>9.6932802622336691</v>
+      </c>
+    </row>
+    <row r="319" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A319" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="B319" s="9">
+        <v>838</v>
+      </c>
+      <c r="C319" s="9">
+        <v>832</v>
+      </c>
+      <c r="D319" s="28">
+        <v>808</v>
+      </c>
+      <c r="E319" s="9">
+        <v>855</v>
+      </c>
+      <c r="F319" s="9"/>
+      <c r="G319" s="10">
+        <v>17</v>
+      </c>
+      <c r="H319" s="11">
+        <v>2.028639618138425</v>
+      </c>
+      <c r="I319" s="10">
+        <v>23</v>
+      </c>
+      <c r="J319" s="11">
+        <v>2.7644230769230766</v>
+      </c>
+      <c r="K319" s="9">
+        <v>47</v>
+      </c>
+      <c r="L319" s="11">
+        <v>5.8168316831683171</v>
+      </c>
+    </row>
+    <row r="320" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A320" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="B320" s="9">
+        <v>1017</v>
+      </c>
+      <c r="C320" s="9">
+        <v>1029</v>
+      </c>
+      <c r="D320" s="28">
+        <v>1059</v>
+      </c>
+      <c r="E320" s="9">
+        <v>1058</v>
+      </c>
+      <c r="F320" s="9"/>
+      <c r="G320" s="10">
+        <v>41</v>
+      </c>
+      <c r="H320" s="11">
+        <v>4.0314650934119962</v>
+      </c>
+      <c r="I320" s="10">
+        <v>29</v>
+      </c>
+      <c r="J320" s="11">
+        <v>2.8182701652089408</v>
+      </c>
+      <c r="K320" s="9">
+        <v>-1</v>
+      </c>
+      <c r="L320" s="11">
+        <v>-9.442870632672333E-2</v>
+      </c>
+    </row>
+    <row r="321" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A321" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="B321" s="9">
+        <v>729</v>
+      </c>
+      <c r="C321" s="9">
+        <v>831</v>
+      </c>
+      <c r="D321" s="28">
+        <v>622</v>
+      </c>
+      <c r="E321" s="9">
+        <v>610</v>
+      </c>
+      <c r="F321" s="9"/>
+      <c r="G321" s="10">
+        <v>-119</v>
+      </c>
+      <c r="H321" s="11">
+        <v>-16.323731138545952</v>
+      </c>
+      <c r="I321" s="10">
+        <v>-221</v>
+      </c>
+      <c r="J321" s="11">
+        <v>-26.594464500601685</v>
+      </c>
+      <c r="K321" s="9">
+        <v>-12</v>
+      </c>
+      <c r="L321" s="11">
+        <v>-1.929260450160772</v>
+      </c>
+    </row>
+    <row r="322" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A322" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="B322" s="9">
+        <v>3230</v>
+      </c>
+      <c r="C322" s="9">
+        <v>3089</v>
+      </c>
+      <c r="D322" s="28">
+        <v>3031</v>
+      </c>
+      <c r="E322" s="9">
+        <v>2774</v>
+      </c>
+      <c r="F322" s="9"/>
+      <c r="G322" s="10">
+        <v>-456</v>
+      </c>
+      <c r="H322" s="11">
+        <v>-14.117647058823529</v>
+      </c>
+      <c r="I322" s="10">
+        <v>-315</v>
+      </c>
+      <c r="J322" s="11">
+        <v>-10.197474910974426</v>
+      </c>
+      <c r="K322" s="9">
+        <v>-257</v>
+      </c>
+      <c r="L322" s="11">
+        <v>-8.4790498185417356</v>
+      </c>
+    </row>
+    <row r="323" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A323" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="B323" s="9">
+        <v>1596</v>
+      </c>
+      <c r="C323" s="9">
+        <v>1589</v>
+      </c>
+      <c r="D323" s="28">
+        <v>1595</v>
+      </c>
+      <c r="E323" s="9">
+        <v>1683</v>
+      </c>
+      <c r="F323" s="9"/>
+      <c r="G323" s="10">
+        <v>87</v>
+      </c>
+      <c r="H323" s="11">
+        <v>5.4511278195488719</v>
+      </c>
+      <c r="I323" s="10">
+        <v>94</v>
+      </c>
+      <c r="J323" s="11">
+        <v>5.9156702328508493</v>
+      </c>
+      <c r="K323" s="9">
+        <v>88</v>
+      </c>
+      <c r="L323" s="11">
+        <v>5.5172413793103452</v>
+      </c>
+    </row>
+    <row r="324" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A324" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="B324" s="9">
+        <v>1237</v>
+      </c>
+      <c r="C324" s="9">
+        <v>2549</v>
+      </c>
+      <c r="D324" s="28">
+        <v>3175</v>
+      </c>
+      <c r="E324" s="9">
+        <v>4136</v>
+      </c>
+      <c r="F324" s="9"/>
+      <c r="G324" s="10">
+        <v>2899</v>
+      </c>
+      <c r="H324" s="11">
+        <v>234.35731608730799</v>
+      </c>
+      <c r="I324" s="10">
+        <v>1587</v>
+      </c>
+      <c r="J324" s="11">
+        <v>62.259709690074537</v>
+      </c>
+      <c r="K324" s="9">
+        <v>961</v>
+      </c>
+      <c r="L324" s="11">
+        <v>30.26771653543307</v>
+      </c>
+    </row>
+    <row r="325" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A325" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="B325" s="9">
+        <v>1520</v>
+      </c>
+      <c r="C325" s="9">
+        <v>1461</v>
+      </c>
+      <c r="D325" s="28">
+        <v>1435</v>
+      </c>
+      <c r="E325" s="9">
+        <v>1519</v>
+      </c>
+      <c r="F325" s="9"/>
+      <c r="G325" s="10">
+        <v>-1</v>
+      </c>
+      <c r="H325" s="11">
+        <v>-6.5789473684210523E-2</v>
+      </c>
+      <c r="I325" s="10">
+        <v>58</v>
+      </c>
+      <c r="J325" s="11">
+        <v>3.9698836413415468</v>
+      </c>
+      <c r="K325" s="9">
+        <v>84</v>
+      </c>
+      <c r="L325" s="11">
+        <v>5.8536585365853666</v>
+      </c>
+    </row>
+    <row r="326" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A326" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="B326" s="9">
+        <v>2326</v>
+      </c>
+      <c r="C326" s="9">
+        <v>2096</v>
+      </c>
+      <c r="D326" s="28">
+        <v>1968</v>
+      </c>
+      <c r="E326" s="9">
+        <v>1756</v>
+      </c>
+      <c r="F326" s="9"/>
+      <c r="G326" s="10">
+        <v>-570</v>
+      </c>
+      <c r="H326" s="11">
+        <v>-24.505588993981085</v>
+      </c>
+      <c r="I326" s="10">
+        <v>-340</v>
+      </c>
+      <c r="J326" s="11">
+        <v>-16.221374045801525</v>
+      </c>
+      <c r="K326" s="9">
+        <v>-212</v>
+      </c>
+      <c r="L326" s="11">
+        <v>-10.772357723577237</v>
+      </c>
+    </row>
+    <row r="327" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A327" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="B327" s="9">
+        <v>899</v>
+      </c>
+      <c r="C327" s="9">
+        <v>577</v>
+      </c>
+      <c r="D327" s="9">
+        <v>611</v>
+      </c>
+      <c r="E327" s="9">
+        <v>705</v>
+      </c>
+      <c r="F327" s="9"/>
+      <c r="G327" s="10">
+        <v>-194</v>
+      </c>
+      <c r="H327" s="11">
+        <v>-21.579532814238043</v>
+      </c>
+      <c r="I327" s="10">
+        <v>128</v>
+      </c>
+      <c r="J327" s="11">
+        <v>22.183708838821488</v>
+      </c>
+      <c r="K327" s="9">
+        <v>94</v>
+      </c>
+      <c r="L327" s="11">
+        <v>15.384615384615385</v>
+      </c>
+    </row>
+    <row r="328" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A328" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="B328" s="9">
+        <v>8672</v>
+      </c>
+      <c r="C328" s="9">
+        <v>8556</v>
+      </c>
+      <c r="D328" s="28">
+        <v>8961</v>
+      </c>
+      <c r="E328" s="9">
+        <v>9071</v>
+      </c>
+      <c r="F328" s="9"/>
+      <c r="G328" s="10">
+        <v>399</v>
+      </c>
+      <c r="H328" s="11">
+        <v>4.6010147601476019</v>
+      </c>
+      <c r="I328" s="10">
+        <v>515</v>
+      </c>
+      <c r="J328" s="11">
+        <v>6.0191678354371208</v>
+      </c>
+      <c r="K328" s="9">
+        <v>110</v>
+      </c>
+      <c r="L328" s="11">
+        <v>1.2275415690213147</v>
+      </c>
+    </row>
+    <row r="329" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A329" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="B329" s="9">
+        <v>1193</v>
+      </c>
+      <c r="C329" s="9">
+        <v>1208</v>
+      </c>
+      <c r="D329" s="28">
+        <v>1326</v>
+      </c>
+      <c r="E329" s="9">
+        <v>1470</v>
+      </c>
+      <c r="F329" s="9"/>
+      <c r="G329" s="10">
+        <v>277</v>
+      </c>
+      <c r="H329" s="11">
+        <v>23.218776194467729</v>
+      </c>
+      <c r="I329" s="10">
+        <v>262</v>
+      </c>
+      <c r="J329" s="11">
+        <v>21.688741721854303</v>
+      </c>
+      <c r="K329" s="9">
+        <v>144</v>
+      </c>
+      <c r="L329" s="11">
+        <v>10.859728506787331</v>
+      </c>
+    </row>
+    <row r="330" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A330" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="B330" s="9">
+        <v>992</v>
+      </c>
+      <c r="C330" s="9">
+        <v>1024</v>
+      </c>
+      <c r="D330" s="28">
+        <v>1082</v>
+      </c>
+      <c r="E330" s="9">
+        <v>1139</v>
+      </c>
+      <c r="F330" s="9"/>
+      <c r="G330" s="10">
+        <v>147</v>
+      </c>
+      <c r="H330" s="11">
+        <v>14.818548387096776</v>
+      </c>
+      <c r="I330" s="10">
+        <v>115</v>
+      </c>
+      <c r="J330" s="11">
+        <v>11.23046875</v>
+      </c>
+      <c r="K330" s="9">
+        <v>57</v>
+      </c>
+      <c r="L330" s="11">
+        <v>5.2680221811460264</v>
+      </c>
+    </row>
+    <row r="331" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A331" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="B331" s="9">
+        <v>12053</v>
+      </c>
+      <c r="C331" s="9">
+        <v>11835</v>
+      </c>
+      <c r="D331" s="28">
+        <v>12114</v>
+      </c>
+      <c r="E331" s="9">
+        <v>12544</v>
+      </c>
+      <c r="F331" s="9"/>
+      <c r="G331" s="10">
+        <v>491</v>
+      </c>
+      <c r="H331" s="11">
+        <v>4.0736746038330702</v>
+      </c>
+      <c r="I331" s="10">
+        <v>709</v>
+      </c>
+      <c r="J331" s="11">
+        <v>5.9907055344317701</v>
+      </c>
+      <c r="K331" s="9">
+        <v>430</v>
+      </c>
+      <c r="L331" s="11">
+        <v>3.5496120191513949</v>
+      </c>
+    </row>
+    <row r="332" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A332" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="B332" s="9">
+        <v>800</v>
+      </c>
+      <c r="C332" s="9">
+        <v>824</v>
+      </c>
+      <c r="D332" s="28">
+        <v>766</v>
+      </c>
+      <c r="E332" s="9">
+        <v>831</v>
+      </c>
+      <c r="F332" s="9"/>
+      <c r="G332" s="10">
+        <v>31</v>
+      </c>
+      <c r="H332" s="11">
+        <v>3.875</v>
+      </c>
+      <c r="I332" s="10">
+        <v>7</v>
+      </c>
+      <c r="J332" s="11">
+        <v>0.84951456310679607</v>
+      </c>
+      <c r="K332" s="9">
+        <v>65</v>
+      </c>
+      <c r="L332" s="11">
+        <v>8.4856396866840722</v>
+      </c>
+    </row>
+    <row r="333" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A333" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="B333" s="9">
+        <v>112</v>
+      </c>
+      <c r="C333" s="9">
+        <v>103</v>
+      </c>
+      <c r="D333" s="28">
+        <v>110</v>
+      </c>
+      <c r="E333" s="9">
+        <v>125</v>
+      </c>
+      <c r="F333" s="9"/>
+      <c r="G333" s="10">
+        <v>13</v>
+      </c>
+      <c r="H333" s="11">
+        <v>11.607142857142858</v>
+      </c>
+      <c r="I333" s="10">
+        <v>22</v>
+      </c>
+      <c r="J333" s="11">
+        <v>21.359223300970871</v>
+      </c>
+      <c r="K333" s="9">
+        <v>15</v>
+      </c>
+      <c r="L333" s="11">
+        <v>13.636363636363635</v>
+      </c>
+    </row>
+    <row r="334" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A334" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="B334" s="9">
+        <v>1480</v>
+      </c>
+      <c r="C334" s="9">
+        <v>1454</v>
+      </c>
+      <c r="D334" s="28">
+        <v>1440</v>
+      </c>
+      <c r="E334" s="9">
+        <v>1430</v>
+      </c>
+      <c r="F334" s="9"/>
+      <c r="G334" s="10">
+        <v>-50</v>
+      </c>
+      <c r="H334" s="11">
+        <v>-3.3783783783783785</v>
+      </c>
+      <c r="I334" s="10">
+        <v>-24</v>
+      </c>
+      <c r="J334" s="11">
+        <v>-1.6506189821182942</v>
+      </c>
+      <c r="K334" s="9">
+        <v>-10</v>
+      </c>
+      <c r="L334" s="11">
+        <v>-0.69444444444444442</v>
+      </c>
+    </row>
+    <row r="335" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A335" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="B335" s="9">
+        <v>3470</v>
+      </c>
+      <c r="C335" s="9">
+        <v>3309</v>
+      </c>
+      <c r="D335" s="28">
+        <v>3033</v>
+      </c>
+      <c r="E335" s="9">
+        <v>2820</v>
+      </c>
+      <c r="F335" s="9"/>
+      <c r="G335" s="10">
+        <v>-650</v>
+      </c>
+      <c r="H335" s="11">
+        <v>-18.731988472622479</v>
+      </c>
+      <c r="I335" s="10">
+        <v>-489</v>
+      </c>
+      <c r="J335" s="11">
+        <v>-14.777878513145964</v>
+      </c>
+      <c r="K335" s="9">
+        <v>-213</v>
+      </c>
+      <c r="L335" s="11">
+        <v>-7.0227497527200793</v>
+      </c>
+    </row>
+    <row r="336" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A336" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="B336" s="9">
+        <v>3230</v>
+      </c>
+      <c r="C336" s="9">
+        <v>3162</v>
+      </c>
+      <c r="D336" s="28">
+        <v>3248</v>
+      </c>
+      <c r="E336" s="9">
+        <v>3415</v>
+      </c>
+      <c r="F336" s="9"/>
+      <c r="G336" s="10">
+        <v>185</v>
+      </c>
+      <c r="H336" s="11">
+        <v>5.7275541795665639</v>
+      </c>
+      <c r="I336" s="10">
+        <v>253</v>
+      </c>
+      <c r="J336" s="11">
+        <v>8.001265022137888</v>
+      </c>
+      <c r="K336" s="9">
+        <v>167</v>
+      </c>
+      <c r="L336" s="11">
+        <v>5.1416256157635472</v>
+      </c>
+    </row>
+    <row r="337" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A337" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="B337" s="9">
+        <v>12212</v>
+      </c>
+      <c r="C337" s="9">
+        <v>12731</v>
+      </c>
+      <c r="D337" s="28">
+        <v>12851</v>
+      </c>
+      <c r="E337" s="9">
+        <v>12882</v>
+      </c>
+      <c r="F337" s="9"/>
+      <c r="G337" s="10">
+        <v>670</v>
+      </c>
+      <c r="H337" s="11">
+        <v>5.4864068129708485</v>
+      </c>
+      <c r="I337" s="10">
+        <v>151</v>
+      </c>
+      <c r="J337" s="11">
+        <v>1.1860812190715575</v>
+      </c>
+      <c r="K337" s="9">
+        <v>31</v>
+      </c>
+      <c r="L337" s="11">
+        <v>0.24122636370710451</v>
+      </c>
+    </row>
+    <row r="338" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A338" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="B338" s="9">
+        <v>673</v>
+      </c>
+      <c r="C338" s="9">
+        <v>687</v>
+      </c>
+      <c r="D338" s="28">
+        <v>633</v>
+      </c>
+      <c r="E338" s="9">
+        <v>758</v>
+      </c>
+      <c r="F338" s="9"/>
+      <c r="G338" s="10">
+        <v>85</v>
+      </c>
+      <c r="H338" s="11">
+        <v>12.63001485884101</v>
+      </c>
+      <c r="I338" s="10">
+        <v>71</v>
+      </c>
+      <c r="J338" s="11">
+        <v>10.334788937409025</v>
+      </c>
+      <c r="K338" s="9">
+        <v>125</v>
+      </c>
+      <c r="L338" s="11">
+        <v>19.747235387045812</v>
+      </c>
+    </row>
+    <row r="339" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A339" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="B339" s="9">
+        <v>1365</v>
+      </c>
+      <c r="C339" s="9">
+        <v>1354</v>
+      </c>
+      <c r="D339" s="28">
+        <v>1417</v>
+      </c>
+      <c r="E339" s="9">
+        <v>1399</v>
+      </c>
+      <c r="F339" s="9"/>
+      <c r="G339" s="10">
+        <v>34</v>
+      </c>
+      <c r="H339" s="11">
+        <v>2.4908424908424909</v>
+      </c>
+      <c r="I339" s="10">
+        <v>45</v>
+      </c>
+      <c r="J339" s="11">
+        <v>3.323485967503693</v>
+      </c>
+      <c r="K339" s="9">
+        <v>-18</v>
+      </c>
+      <c r="L339" s="11">
+        <v>-1.2702893436838392</v>
+      </c>
+    </row>
+    <row r="340" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A340" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="B340" s="9">
+        <v>2653</v>
+      </c>
+      <c r="C340" s="9">
+        <v>2666</v>
+      </c>
+      <c r="D340" s="28">
+        <v>2529</v>
+      </c>
+      <c r="E340" s="9">
+        <v>2789</v>
+      </c>
+      <c r="F340" s="9"/>
+      <c r="G340" s="10">
+        <v>136</v>
+      </c>
+      <c r="H340" s="11">
+        <v>5.1262721447418018</v>
+      </c>
+      <c r="I340" s="10">
+        <v>123</v>
+      </c>
+      <c r="J340" s="11">
+        <v>4.6136534133533385</v>
+      </c>
+      <c r="K340" s="9">
+        <v>260</v>
+      </c>
+      <c r="L340" s="11">
+        <v>10.280743376828786</v>
+      </c>
+    </row>
+    <row r="341" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A341" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="B341" s="9">
+        <v>2742</v>
+      </c>
+      <c r="C341" s="9">
+        <v>2733</v>
+      </c>
+      <c r="D341" s="28">
+        <v>2741</v>
+      </c>
+      <c r="E341" s="9">
+        <v>2588</v>
+      </c>
+      <c r="F341" s="9"/>
+      <c r="G341" s="10">
+        <v>-154</v>
+      </c>
+      <c r="H341" s="11">
+        <v>-5.6163384390955509</v>
+      </c>
+      <c r="I341" s="10">
+        <v>-145</v>
+      </c>
+      <c r="J341" s="11">
+        <v>-5.3055250640321985</v>
+      </c>
+      <c r="K341" s="9">
+        <v>-153</v>
+      </c>
+      <c r="L341" s="11">
+        <v>-5.5819044144472825</v>
+      </c>
+    </row>
+    <row r="342" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A342" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B342" s="9">
+        <v>2328</v>
+      </c>
+      <c r="C342" s="9">
+        <v>2182</v>
+      </c>
+      <c r="D342" s="28">
+        <v>2078</v>
+      </c>
+      <c r="E342" s="9">
+        <v>1967</v>
+      </c>
+      <c r="F342" s="9"/>
+      <c r="G342" s="10">
+        <v>-361</v>
+      </c>
+      <c r="H342" s="11">
+        <v>-15.506872852233677</v>
+      </c>
+      <c r="I342" s="10">
+        <v>-215</v>
+      </c>
+      <c r="J342" s="11">
+        <v>-9.8533455545371211</v>
+      </c>
+      <c r="K342" s="9">
+        <v>-111</v>
+      </c>
+      <c r="L342" s="11">
+        <v>-5.3416746871992302</v>
+      </c>
+    </row>
+    <row r="343" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A343" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="B343" s="9">
+        <v>3574</v>
+      </c>
+      <c r="C343" s="9">
+        <v>3520</v>
+      </c>
+      <c r="D343" s="28">
+        <v>3321</v>
+      </c>
+      <c r="E343" s="9">
+        <v>3294</v>
+      </c>
+      <c r="F343" s="9"/>
+      <c r="G343" s="10">
+        <v>-280</v>
+      </c>
+      <c r="H343" s="11">
+        <v>-7.8343592613318416</v>
+      </c>
+      <c r="I343" s="10">
+        <v>-226</v>
+      </c>
+      <c r="J343" s="11">
+        <v>-6.4204545454545459</v>
+      </c>
+      <c r="K343" s="9">
+        <v>-27</v>
+      </c>
+      <c r="L343" s="11">
+        <v>-0.81300813008130091</v>
+      </c>
+    </row>
+    <row r="344" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A344" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="B344" s="9">
+        <v>3582</v>
+      </c>
+      <c r="C344" s="9">
+        <v>3781</v>
+      </c>
+      <c r="D344" s="28">
+        <v>4292</v>
+      </c>
+      <c r="E344" s="9">
+        <v>4290</v>
+      </c>
+      <c r="F344" s="9"/>
+      <c r="G344" s="10">
+        <v>708</v>
+      </c>
+      <c r="H344" s="11">
+        <v>19.765494137353436</v>
+      </c>
+      <c r="I344" s="10">
+        <v>509</v>
+      </c>
+      <c r="J344" s="11">
+        <v>13.462047077492729</v>
+      </c>
+      <c r="K344" s="9">
+        <v>-2</v>
+      </c>
+      <c r="L344" s="11">
+        <v>-4.6598322460391424E-2</v>
+      </c>
+    </row>
+    <row r="345" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A345" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="B345" s="9">
+        <v>6650</v>
+      </c>
+      <c r="C345" s="9">
+        <v>6614</v>
+      </c>
+      <c r="D345" s="28">
+        <v>6434</v>
+      </c>
+      <c r="E345" s="9">
+        <v>6475</v>
+      </c>
+      <c r="F345" s="9"/>
+      <c r="G345" s="10">
+        <v>-175</v>
+      </c>
+      <c r="H345" s="11">
+        <v>-2.6315789473684208</v>
+      </c>
+      <c r="I345" s="10">
+        <v>-139</v>
+      </c>
+      <c r="J345" s="11">
+        <v>-2.1016026610220742</v>
+      </c>
+      <c r="K345" s="9">
+        <v>41</v>
+      </c>
+      <c r="L345" s="11">
+        <v>0.63723966428349399</v>
+      </c>
+    </row>
+    <row r="346" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A346" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="B346" s="9">
+        <v>2308</v>
+      </c>
+      <c r="C346" s="9">
+        <v>2150</v>
+      </c>
+      <c r="D346" s="28">
+        <v>2273</v>
+      </c>
+      <c r="E346" s="9">
+        <v>2349</v>
+      </c>
+      <c r="F346" s="9"/>
+      <c r="G346" s="10">
+        <v>41</v>
+      </c>
+      <c r="H346" s="11">
+        <v>1.7764298093587521</v>
+      </c>
+      <c r="I346" s="10">
+        <v>199</v>
+      </c>
+      <c r="J346" s="11">
+        <v>9.2558139534883725</v>
+      </c>
+      <c r="K346" s="9">
+        <v>76</v>
+      </c>
+      <c r="L346" s="11">
+        <v>3.3435987681478223</v>
+      </c>
+    </row>
+    <row r="347" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A347" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="B347" s="9">
+        <v>13956</v>
+      </c>
+      <c r="C347" s="9">
+        <v>15492</v>
+      </c>
+      <c r="D347" s="28">
+        <v>20284</v>
+      </c>
+      <c r="E347" s="9">
+        <v>24933</v>
+      </c>
+      <c r="F347" s="9"/>
+      <c r="G347" s="10">
+        <v>10977</v>
+      </c>
+      <c r="H347" s="11">
+        <v>78.654342218400686</v>
+      </c>
+      <c r="I347" s="10">
+        <v>9441</v>
+      </c>
+      <c r="J347" s="11">
+        <v>60.941130906274211</v>
+      </c>
+      <c r="K347" s="9">
+        <v>4649</v>
+      </c>
+      <c r="L347" s="11">
+        <v>22.919542496549003</v>
+      </c>
+    </row>
+    <row r="348" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A348" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="B348" s="9">
+        <v>698</v>
+      </c>
+      <c r="C348" s="9">
+        <v>636</v>
+      </c>
+      <c r="D348" s="28">
+        <v>783</v>
+      </c>
+      <c r="E348" s="9">
+        <v>977</v>
+      </c>
+      <c r="F348" s="9"/>
+      <c r="G348" s="10">
+        <v>279</v>
+      </c>
+      <c r="H348" s="11">
+        <v>39.97134670487106</v>
+      </c>
+      <c r="I348" s="10">
+        <v>341</v>
+      </c>
+      <c r="J348" s="11">
+        <v>53.616352201257868</v>
+      </c>
+      <c r="K348" s="9">
+        <v>194</v>
+      </c>
+      <c r="L348" s="11">
+        <v>24.776500638569605</v>
+      </c>
+    </row>
+    <row r="349" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B349" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C349" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="D349" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E349" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="F349" s="12"/>
+      <c r="G349" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="H349" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="I349" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="J349" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="K349" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="L349" s="12" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="350" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A350" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="B350" s="9">
+        <v>142967</v>
+      </c>
+      <c r="C350" s="9">
+        <v>144292</v>
+      </c>
+      <c r="D350" s="28">
+        <v>150229</v>
+      </c>
+      <c r="E350" s="9">
+        <v>157492</v>
+      </c>
+      <c r="F350" s="9"/>
+      <c r="G350" s="10">
+        <v>14525</v>
+      </c>
+      <c r="H350" s="11">
+        <v>10.159687200542782</v>
+      </c>
+      <c r="I350" s="10">
+        <v>13200</v>
+      </c>
+      <c r="J350" s="11">
+        <v>9.1481163196850837</v>
+      </c>
+      <c r="K350" s="9">
+        <v>7263</v>
+      </c>
+      <c r="L350" s="11">
+        <v>4.8346191481005665</v>
+      </c>
+    </row>
+    <row r="351" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B351" s="9"/>
+    </row>
+    <row r="352" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A352" s="38"/>
+      <c r="B352" s="38"/>
+      <c r="C352" s="38"/>
+      <c r="D352" s="38"/>
+      <c r="E352" s="38"/>
+      <c r="F352" s="38"/>
+      <c r="G352" s="38"/>
+      <c r="H352" s="38"/>
+      <c r="I352" s="38"/>
+    </row>
+    <row r="353" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A353" s="38"/>
+      <c r="B353" s="38"/>
+      <c r="C353" s="38"/>
+      <c r="D353" s="38"/>
+      <c r="E353" s="38"/>
+      <c r="F353" s="38"/>
+      <c r="G353" s="38"/>
+      <c r="H353" s="38"/>
+      <c r="I353" s="38"/>
+    </row>
+    <row r="354" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A354" s="24"/>
+      <c r="B354" s="24"/>
+      <c r="C354" s="24"/>
+      <c r="D354" s="24"/>
+      <c r="E354" s="24"/>
+      <c r="F354" s="24"/>
+      <c r="G354" s="24"/>
+      <c r="H354" s="24"/>
+      <c r="I354" s="24"/>
+    </row>
+    <row r="355" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A355" s="2" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="357" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A357" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="B357" s="9">
+        <v>477</v>
+      </c>
+      <c r="C357" s="9">
+        <v>522</v>
+      </c>
+      <c r="D357" s="28">
+        <v>544</v>
+      </c>
+      <c r="E357" s="9">
+        <v>663</v>
+      </c>
+      <c r="F357" s="9"/>
+      <c r="G357" s="10">
+        <v>186</v>
+      </c>
+      <c r="H357" s="11">
+        <v>38.9937106918239</v>
+      </c>
+      <c r="I357" s="10">
+        <v>141</v>
+      </c>
+      <c r="J357" s="11">
+        <v>27.011494252873565</v>
+      </c>
+      <c r="K357" s="9">
+        <v>119</v>
+      </c>
+      <c r="L357" s="11">
+        <v>21.875</v>
+      </c>
+    </row>
+    <row r="358" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B358" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C358" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="D358" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E358" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="F358" s="12"/>
+      <c r="G358" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="H358" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="I358" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="J358" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="K358" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="L358" s="12" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="359" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A359" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="B359" s="9">
+        <v>477</v>
+      </c>
+      <c r="C359" s="9">
+        <v>522</v>
+      </c>
+      <c r="D359" s="28">
+        <v>544</v>
+      </c>
+      <c r="E359" s="9">
+        <v>663</v>
+      </c>
+      <c r="F359" s="9"/>
+      <c r="G359" s="10">
+        <v>186</v>
+      </c>
+      <c r="H359" s="11">
+        <v>38.9937106918239</v>
+      </c>
+      <c r="I359" s="10">
+        <v>141</v>
+      </c>
+      <c r="J359" s="11">
+        <v>27.011494252873565</v>
+      </c>
+      <c r="K359" s="9">
+        <v>119</v>
+      </c>
+      <c r="L359" s="11">
+        <v>21.875</v>
+      </c>
+    </row>
+    <row r="360" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B360" s="9"/>
+      <c r="C360" s="9"/>
+      <c r="D360" s="9"/>
+      <c r="E360" s="9"/>
+      <c r="F360" s="9"/>
+      <c r="G360" s="9"/>
+      <c r="H360" s="9"/>
+      <c r="I360" s="10"/>
+      <c r="J360" s="25"/>
+      <c r="K360" s="25"/>
+      <c r="L360" s="25"/>
+    </row>
+    <row r="361" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B361" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="C361" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D361" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E361" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="F361" s="5"/>
+      <c r="G361" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="H361" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="I361" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="J361" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="K361" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="L361" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="362" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A362" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="B362" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C362" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="D362" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E362" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F362" s="7"/>
+      <c r="G362" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="H362" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I362" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="J362" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="K362" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="L362" s="7" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="363" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A363" s="2"/>
+      <c r="B363" s="9"/>
+      <c r="C363" s="9"/>
+      <c r="D363" s="9"/>
+      <c r="E363" s="9"/>
+      <c r="F363" s="9"/>
+      <c r="G363" s="9"/>
+      <c r="H363" s="9"/>
+      <c r="I363" s="10"/>
+    </row>
+    <row r="364" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A364" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="B364" s="9">
+        <v>5010</v>
+      </c>
+      <c r="C364" s="9">
+        <v>4763</v>
+      </c>
+      <c r="D364" s="28">
+        <v>4985</v>
+      </c>
+      <c r="E364" s="9">
+        <v>5225</v>
+      </c>
+      <c r="F364" s="9"/>
+      <c r="G364" s="10">
+        <v>215</v>
+      </c>
+      <c r="H364" s="11">
+        <v>4.2914171656686628</v>
+      </c>
+      <c r="I364" s="10">
+        <v>462</v>
+      </c>
+      <c r="J364" s="11">
+        <v>9.6997690531177838</v>
+      </c>
+      <c r="K364" s="9">
+        <v>240</v>
+      </c>
+      <c r="L364" s="11">
+        <v>4.8144433299899694</v>
+      </c>
+    </row>
+    <row r="365" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A365" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B365" s="9">
+        <v>3592</v>
+      </c>
+      <c r="C365" s="9">
+        <v>3410</v>
+      </c>
+      <c r="D365" s="28">
+        <v>3301</v>
+      </c>
+      <c r="E365" s="9">
+        <v>3485</v>
+      </c>
+      <c r="F365" s="9"/>
+      <c r="G365" s="10">
+        <v>-107</v>
+      </c>
+      <c r="H365" s="11">
+        <v>-2.9788418708240538</v>
+      </c>
+      <c r="I365" s="10">
+        <v>75</v>
+      </c>
+      <c r="J365" s="11">
+        <v>2.1994134897360706</v>
+      </c>
+      <c r="K365" s="9">
+        <v>184</v>
+      </c>
+      <c r="L365" s="11">
+        <v>5.5740684641017877</v>
+      </c>
+    </row>
+    <row r="366" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A366" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="B366" s="9">
+        <v>42</v>
+      </c>
+      <c r="C366" s="9">
+        <v>46</v>
+      </c>
+      <c r="D366" s="28">
+        <v>46</v>
+      </c>
+      <c r="E366" s="9">
+        <v>48</v>
+      </c>
+      <c r="F366" s="9"/>
+      <c r="G366" s="10">
+        <v>6</v>
+      </c>
+      <c r="H366" s="11">
+        <v>14.285714285714285</v>
+      </c>
+      <c r="I366" s="10">
+        <v>2</v>
+      </c>
+      <c r="J366" s="11">
+        <v>4.3478260869565215</v>
+      </c>
+      <c r="K366" s="9">
+        <v>2</v>
+      </c>
+      <c r="L366" s="11">
+        <v>4.3478260869565215</v>
+      </c>
+    </row>
+    <row r="367" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A367" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="B367" s="9">
+        <v>206</v>
+      </c>
+      <c r="C367" s="9">
+        <v>200</v>
+      </c>
+      <c r="D367" s="28">
+        <v>203</v>
+      </c>
+      <c r="E367" s="9">
+        <v>210</v>
+      </c>
+      <c r="F367" s="9"/>
+      <c r="G367" s="10">
+        <v>4</v>
+      </c>
+      <c r="H367" s="11">
+        <v>1.9417475728155338</v>
+      </c>
+      <c r="I367" s="10">
+        <v>10</v>
+      </c>
+      <c r="J367" s="11">
+        <v>5</v>
+      </c>
+      <c r="K367" s="9">
+        <v>7</v>
+      </c>
+      <c r="L367" s="11">
+        <v>3.4482758620689653</v>
+      </c>
+    </row>
+    <row r="368" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A368" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="B368" s="9">
+        <v>714</v>
+      </c>
+      <c r="C368" s="9">
+        <v>716</v>
+      </c>
+      <c r="D368" s="28">
+        <v>735</v>
+      </c>
+      <c r="E368" s="9">
+        <v>746</v>
+      </c>
+      <c r="F368" s="9"/>
+      <c r="G368" s="10">
+        <v>32</v>
+      </c>
+      <c r="H368" s="11">
+        <v>4.4817927170868348</v>
+      </c>
+      <c r="I368" s="10">
+        <v>30</v>
+      </c>
+      <c r="J368" s="11">
+        <v>4.1899441340782122</v>
+      </c>
+      <c r="K368" s="9">
+        <v>11</v>
+      </c>
+      <c r="L368" s="11">
+        <v>1.4965986394557822</v>
+      </c>
+    </row>
+    <row r="369" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A369" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="B369" s="9">
+        <v>456</v>
+      </c>
+      <c r="C369" s="9">
+        <v>391</v>
+      </c>
+      <c r="D369" s="28">
+        <v>412</v>
+      </c>
+      <c r="E369" s="9">
+        <v>454</v>
+      </c>
+      <c r="F369" s="9"/>
+      <c r="G369" s="10">
+        <v>-2</v>
+      </c>
+      <c r="H369" s="11">
+        <v>-0.43859649122807015</v>
+      </c>
+      <c r="I369" s="10">
+        <v>63</v>
+      </c>
+      <c r="J369" s="11">
+        <v>16.112531969309462</v>
+      </c>
+      <c r="K369" s="9">
+        <v>42</v>
+      </c>
+      <c r="L369" s="11">
+        <v>10.194174757281553</v>
+      </c>
+    </row>
+    <row r="370" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A370" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="B370" s="9">
+        <v>0</v>
+      </c>
+      <c r="C370" s="9">
+        <v>0</v>
+      </c>
+      <c r="D370" s="28">
+        <v>187</v>
+      </c>
+      <c r="E370" s="9">
+        <v>185</v>
+      </c>
+      <c r="F370" s="9"/>
+      <c r="G370" s="10">
+        <v>185</v>
+      </c>
+      <c r="H370" s="11">
+        <v>100</v>
+      </c>
+      <c r="I370" s="10">
+        <v>185</v>
+      </c>
+      <c r="J370" s="11">
+        <v>100</v>
+      </c>
+      <c r="K370" s="9">
+        <v>-2</v>
+      </c>
+      <c r="L370" s="11">
+        <v>-1.0695187165775399</v>
+      </c>
+    </row>
+    <row r="371" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A371" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="B371" s="9">
+        <v>0</v>
+      </c>
+      <c r="C371" s="9">
+        <v>0</v>
+      </c>
+      <c r="D371" s="28">
+        <v>101</v>
+      </c>
+      <c r="E371" s="9">
+        <v>97</v>
+      </c>
+      <c r="F371" s="9"/>
+      <c r="G371" s="10">
+        <v>97</v>
+      </c>
+      <c r="H371" s="11">
+        <v>100</v>
+      </c>
+      <c r="I371" s="10">
+        <v>97</v>
+      </c>
+      <c r="J371" s="11">
+        <v>100</v>
+      </c>
+      <c r="K371" s="9">
+        <v>-4</v>
+      </c>
+      <c r="L371" s="11">
+        <v>-3.9603960396039604</v>
+      </c>
+    </row>
+    <row r="372" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A372" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="B372" s="9">
+        <v>855</v>
+      </c>
+      <c r="C372" s="9">
+        <v>922</v>
+      </c>
+      <c r="D372" s="28">
+        <v>997</v>
+      </c>
+      <c r="E372" s="9">
+        <v>1061</v>
+      </c>
+      <c r="F372" s="9"/>
+      <c r="G372" s="10">
+        <v>206</v>
+      </c>
+      <c r="H372" s="11">
+        <v>24.093567251461991</v>
+      </c>
+      <c r="I372" s="10">
+        <v>139</v>
+      </c>
+      <c r="J372" s="11">
+        <v>15.075921908893708</v>
+      </c>
+      <c r="K372" s="9">
+        <v>64</v>
+      </c>
+      <c r="L372" s="11">
+        <v>6.4192577733199601</v>
+      </c>
+    </row>
+    <row r="373" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A373" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B373" s="9">
+        <v>305</v>
+      </c>
+      <c r="C373" s="9">
+        <v>287</v>
+      </c>
+      <c r="D373" s="28">
+        <v>306</v>
+      </c>
+      <c r="E373" s="9">
+        <v>317</v>
+      </c>
+      <c r="F373" s="9"/>
+      <c r="G373" s="10">
+        <v>12</v>
+      </c>
+      <c r="H373" s="11">
+        <v>3.9344262295081971</v>
+      </c>
+      <c r="I373" s="10">
+        <v>30</v>
+      </c>
+      <c r="J373" s="11">
+        <v>10.452961672473867</v>
+      </c>
+      <c r="K373" s="9">
+        <v>11</v>
+      </c>
+      <c r="L373" s="11">
+        <v>3.594771241830065</v>
+      </c>
+    </row>
+    <row r="374" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A374" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="B374" s="9">
+        <v>101</v>
+      </c>
+      <c r="C374" s="9">
+        <v>161</v>
+      </c>
+      <c r="D374" s="28">
+        <v>221</v>
+      </c>
+      <c r="E374" s="9">
+        <v>239</v>
+      </c>
+      <c r="F374" s="9"/>
+      <c r="G374" s="10">
+        <v>138</v>
+      </c>
+      <c r="H374" s="11">
+        <v>136.63366336633663</v>
+      </c>
+      <c r="I374" s="10">
+        <v>78</v>
+      </c>
+      <c r="J374" s="11">
+        <v>48.447204968944099</v>
+      </c>
+      <c r="K374" s="9">
+        <v>18</v>
+      </c>
+      <c r="L374" s="11">
+        <v>8.1447963800904972</v>
+      </c>
+    </row>
+    <row r="375" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A375" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="B375" s="9">
+        <v>449</v>
+      </c>
+      <c r="C375" s="9">
+        <v>474</v>
+      </c>
+      <c r="D375" s="28">
+        <v>470</v>
+      </c>
+      <c r="E375" s="9">
+        <v>505</v>
+      </c>
+      <c r="F375" s="9"/>
+      <c r="G375" s="10">
+        <v>56</v>
+      </c>
+      <c r="H375" s="11">
+        <v>12.472160356347439</v>
+      </c>
+      <c r="I375" s="10">
+        <v>31</v>
+      </c>
+      <c r="J375" s="11">
+        <v>6.5400843881856545</v>
+      </c>
+      <c r="K375" s="9">
+        <v>35</v>
+      </c>
+      <c r="L375" s="11">
+        <v>7.4468085106382977</v>
+      </c>
+    </row>
+    <row r="376" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A376" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="B376" s="9">
+        <v>3391</v>
+      </c>
+      <c r="C376" s="9">
+        <v>3456</v>
+      </c>
+      <c r="D376" s="28">
+        <v>3726</v>
+      </c>
+      <c r="E376" s="9">
+        <v>4301</v>
+      </c>
+      <c r="F376" s="9"/>
+      <c r="G376" s="10">
+        <v>910</v>
+      </c>
+      <c r="H376" s="11">
+        <v>26.835741669124154</v>
+      </c>
+      <c r="I376" s="10">
+        <v>845</v>
+      </c>
+      <c r="J376" s="11">
+        <v>24.450231481481481</v>
+      </c>
+      <c r="K376" s="9">
+        <v>575</v>
+      </c>
+      <c r="L376" s="11">
+        <v>15.432098765432098</v>
+      </c>
+    </row>
+    <row r="377" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A377" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B377" s="9">
+        <v>1792</v>
+      </c>
+      <c r="C377" s="9">
+        <v>1789</v>
+      </c>
+      <c r="D377" s="28">
+        <v>2007</v>
+      </c>
+      <c r="E377" s="9">
+        <v>2584</v>
+      </c>
+      <c r="F377" s="9"/>
+      <c r="G377" s="10">
+        <v>792</v>
+      </c>
+      <c r="H377" s="11">
+        <v>44.196428571428569</v>
+      </c>
+      <c r="I377" s="10">
+        <v>795</v>
+      </c>
+      <c r="J377" s="11">
+        <v>44.438233650083845</v>
+      </c>
+      <c r="K377" s="9">
+        <v>577</v>
+      </c>
+      <c r="L377" s="11">
+        <v>28.749377179870457</v>
+      </c>
+    </row>
+    <row r="378" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A378" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="B378" s="9">
+        <v>415</v>
+      </c>
+      <c r="C378" s="9">
+        <v>414</v>
+      </c>
+      <c r="D378" s="28">
+        <v>414</v>
+      </c>
+      <c r="E378" s="9">
+        <v>412</v>
+      </c>
+      <c r="F378" s="9"/>
+      <c r="G378" s="10">
+        <v>-3</v>
+      </c>
+      <c r="H378" s="11">
+        <v>-0.72289156626506024</v>
+      </c>
+      <c r="I378" s="10">
+        <v>-2</v>
+      </c>
+      <c r="J378" s="11">
+        <v>-0.48309178743961351</v>
+      </c>
+      <c r="K378" s="9">
+        <v>-2</v>
+      </c>
+      <c r="L378" s="11">
+        <v>-0.48309178743961351</v>
+      </c>
+    </row>
+    <row r="379" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A379" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="B379" s="9">
+        <v>730</v>
+      </c>
+      <c r="C379" s="9">
+        <v>807</v>
+      </c>
+      <c r="D379" s="28">
+        <v>814</v>
+      </c>
+      <c r="E379" s="9">
+        <v>821</v>
+      </c>
+      <c r="F379" s="9"/>
+      <c r="G379" s="10">
+        <v>91</v>
+      </c>
+      <c r="H379" s="11">
+        <v>12.465753424657535</v>
+      </c>
+      <c r="I379" s="10">
+        <v>14</v>
+      </c>
+      <c r="J379" s="11">
+        <v>1.7348203221809171</v>
+      </c>
+      <c r="K379" s="9">
+        <v>7</v>
+      </c>
+      <c r="L379" s="11">
+        <v>0.85995085995085996</v>
+      </c>
+    </row>
+    <row r="380" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A380" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="B380" s="9">
+        <v>454</v>
+      </c>
+      <c r="C380" s="9">
+        <v>446</v>
+      </c>
+      <c r="D380" s="28">
+        <v>451</v>
+      </c>
+      <c r="E380" s="9">
+        <v>440</v>
+      </c>
+      <c r="F380" s="9"/>
+      <c r="G380" s="10">
+        <v>-14</v>
+      </c>
+      <c r="H380" s="11">
+        <v>-3.0837004405286343</v>
+      </c>
+      <c r="I380" s="10">
+        <v>-6</v>
+      </c>
+      <c r="J380" s="11">
+        <v>-1.3452914798206279</v>
+      </c>
+      <c r="K380" s="9">
+        <v>-11</v>
+      </c>
+      <c r="L380" s="11">
+        <v>-2.4390243902439024</v>
+      </c>
+    </row>
+    <row r="381" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A381" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="B381" s="9">
+        <v>0</v>
+      </c>
+      <c r="C381" s="9">
+        <v>0</v>
+      </c>
+      <c r="D381" s="28">
+        <v>40</v>
+      </c>
+      <c r="E381" s="9">
+        <v>44</v>
+      </c>
+      <c r="F381" s="9"/>
+      <c r="G381" s="10">
+        <v>44</v>
+      </c>
+      <c r="H381" s="11">
+        <v>100</v>
+      </c>
+      <c r="I381" s="10">
+        <v>44</v>
+      </c>
+      <c r="J381" s="11">
+        <v>100</v>
+      </c>
+      <c r="K381" s="9">
+        <v>4</v>
+      </c>
+      <c r="L381" s="11">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="382" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A382" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="B382" s="9">
+        <v>5319</v>
+      </c>
+      <c r="C382" s="9">
+        <v>5044</v>
+      </c>
+      <c r="D382" s="28">
+        <v>4929</v>
+      </c>
+      <c r="E382" s="9">
+        <v>5044</v>
+      </c>
+      <c r="F382" s="9"/>
+      <c r="G382" s="10">
+        <v>-275</v>
+      </c>
+      <c r="H382" s="11">
+        <v>-5.1701447640533935</v>
+      </c>
+      <c r="I382" s="10">
+        <v>0</v>
+      </c>
+      <c r="J382" s="11">
+        <v>0</v>
+      </c>
+      <c r="K382" s="9">
+        <v>115</v>
+      </c>
+      <c r="L382" s="11">
+        <v>2.333130452424427</v>
+      </c>
+    </row>
+    <row r="383" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A383" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B383" s="9">
+        <v>3928</v>
+      </c>
+      <c r="C383" s="9">
+        <v>3656</v>
+      </c>
+      <c r="D383" s="28">
+        <v>3118</v>
+      </c>
+      <c r="E383" s="9">
+        <v>3185</v>
+      </c>
+      <c r="F383" s="9"/>
+      <c r="G383" s="10">
+        <v>-743</v>
+      </c>
+      <c r="H383" s="11">
+        <v>-18.915478615071283</v>
+      </c>
+      <c r="I383" s="10">
+        <v>-471</v>
+      </c>
+      <c r="J383" s="11">
+        <v>-12.88293216630197</v>
+      </c>
+      <c r="K383" s="9">
+        <v>67</v>
+      </c>
+      <c r="L383" s="11">
+        <v>2.1488133418858242</v>
+      </c>
+    </row>
+    <row r="384" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A384" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="B384" s="9">
+        <v>419</v>
+      </c>
+      <c r="C384" s="9">
+        <v>422</v>
+      </c>
+      <c r="D384" s="28">
+        <v>424</v>
+      </c>
+      <c r="E384" s="9">
+        <v>430</v>
+      </c>
+      <c r="F384" s="9"/>
+      <c r="G384" s="10">
+        <v>11</v>
+      </c>
+      <c r="H384" s="11">
+        <v>2.6252983293556085</v>
+      </c>
+      <c r="I384" s="10">
+        <v>8</v>
+      </c>
+      <c r="J384" s="11">
+        <v>1.8957345971563981</v>
+      </c>
+      <c r="K384" s="9">
+        <v>6</v>
+      </c>
+      <c r="L384" s="11">
+        <v>1.4150943396226416</v>
+      </c>
+    </row>
+    <row r="385" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A385" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="B385" s="9">
+        <v>972</v>
+      </c>
+      <c r="C385" s="9">
+        <v>966</v>
+      </c>
+      <c r="D385" s="28">
+        <v>990</v>
+      </c>
+      <c r="E385" s="9">
+        <v>981</v>
+      </c>
+      <c r="F385" s="9"/>
+      <c r="G385" s="10">
+        <v>9</v>
+      </c>
+      <c r="H385" s="11">
+        <v>0.92592592592592582</v>
+      </c>
+      <c r="I385" s="10">
+        <v>15</v>
+      </c>
+      <c r="J385" s="11">
+        <v>1.5527950310559007</v>
+      </c>
+      <c r="K385" s="9">
+        <v>-9</v>
+      </c>
+      <c r="L385" s="11">
+        <v>-0.90909090909090906</v>
+      </c>
+    </row>
+    <row r="386" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A386" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="B386" s="9">
+        <v>0</v>
+      </c>
+      <c r="C386" s="9">
+        <v>0</v>
+      </c>
+      <c r="D386" s="28">
+        <v>23</v>
+      </c>
+      <c r="E386" s="9">
+        <v>18</v>
+      </c>
+      <c r="F386" s="9"/>
+      <c r="G386" s="10">
+        <v>18</v>
+      </c>
+      <c r="H386" s="11">
+        <v>100</v>
+      </c>
+      <c r="I386" s="10">
+        <v>18</v>
+      </c>
+      <c r="J386" s="11">
+        <v>100</v>
+      </c>
+      <c r="K386" s="9">
+        <v>-5</v>
+      </c>
+      <c r="L386" s="11">
+        <v>-21.739130434782609</v>
+      </c>
+    </row>
+    <row r="387" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A387" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="B387" s="9">
+        <v>0</v>
+      </c>
+      <c r="C387" s="9">
+        <v>0</v>
+      </c>
+      <c r="D387" s="28">
+        <v>374</v>
+      </c>
+      <c r="E387" s="9">
+        <v>430</v>
+      </c>
+      <c r="F387" s="9"/>
+      <c r="G387" s="10">
+        <v>430</v>
+      </c>
+      <c r="H387" s="11">
+        <v>100</v>
+      </c>
+      <c r="I387" s="10">
+        <v>430</v>
+      </c>
+      <c r="J387" s="11">
+        <v>100</v>
+      </c>
+      <c r="K387" s="9">
+        <v>56</v>
+      </c>
+      <c r="L387" s="11">
+        <v>14.973262032085561</v>
+      </c>
+    </row>
+    <row r="388" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A388" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="B388" s="9">
+        <v>3491</v>
+      </c>
+      <c r="C388" s="9">
+        <v>3616</v>
+      </c>
+      <c r="D388" s="28">
+        <v>3762</v>
+      </c>
+      <c r="E388" s="9">
+        <v>3817</v>
+      </c>
+      <c r="F388" s="9"/>
+      <c r="G388" s="10">
+        <v>326</v>
+      </c>
+      <c r="H388" s="11">
+        <v>9.3382984818103694</v>
+      </c>
+      <c r="I388" s="10">
+        <v>201</v>
+      </c>
+      <c r="J388" s="11">
+        <v>5.5586283185840708</v>
+      </c>
+      <c r="K388" s="9">
+        <v>55</v>
+      </c>
+      <c r="L388" s="11">
+        <v>1.4619883040935671</v>
+      </c>
+    </row>
+    <row r="389" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A389" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B389" s="9">
+        <v>2045</v>
+      </c>
+      <c r="C389" s="9">
+        <v>2144</v>
+      </c>
+      <c r="D389" s="28">
+        <v>1958</v>
+      </c>
+      <c r="E389" s="9">
+        <v>1993</v>
+      </c>
+      <c r="F389" s="9"/>
+      <c r="G389" s="10">
+        <v>-52</v>
+      </c>
+      <c r="H389" s="11">
+        <v>-2.5427872860635694</v>
+      </c>
+      <c r="I389" s="10">
+        <v>-151</v>
+      </c>
+      <c r="J389" s="11">
+        <v>-7.0429104477611943</v>
+      </c>
+      <c r="K389" s="9">
+        <v>35</v>
+      </c>
+      <c r="L389" s="11">
+        <v>1.787538304392237</v>
+      </c>
+    </row>
+    <row r="390" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A390" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="B390" s="9">
+        <v>420</v>
+      </c>
+      <c r="C390" s="9">
+        <v>422</v>
+      </c>
+      <c r="D390" s="28">
+        <v>427</v>
+      </c>
+      <c r="E390" s="9">
+        <v>438</v>
+      </c>
+      <c r="F390" s="9"/>
+      <c r="G390" s="10">
+        <v>18</v>
+      </c>
+      <c r="H390" s="11">
+        <v>4.2857142857142856</v>
+      </c>
+      <c r="I390" s="10">
+        <v>16</v>
+      </c>
+      <c r="J390" s="11">
+        <v>3.7914691943127963</v>
+      </c>
+      <c r="K390" s="9">
+        <v>11</v>
+      </c>
+      <c r="L390" s="11">
+        <v>2.5761124121779861</v>
+      </c>
+    </row>
+    <row r="391" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A391" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="B391" s="9">
+        <v>13</v>
+      </c>
+      <c r="C391" s="9">
+        <v>12</v>
+      </c>
+      <c r="D391" s="28">
+        <v>14</v>
+      </c>
+      <c r="E391" s="9">
+        <v>12</v>
+      </c>
+      <c r="F391" s="9"/>
+      <c r="G391" s="10">
+        <v>-1</v>
+      </c>
+      <c r="H391" s="11">
+        <v>-7.6923076923076925</v>
+      </c>
+      <c r="I391" s="10">
+        <v>0</v>
+      </c>
+      <c r="J391" s="11">
+        <v>0</v>
+      </c>
+      <c r="K391" s="9">
+        <v>-2</v>
+      </c>
+      <c r="L391" s="11">
+        <v>-14.285714285714285</v>
+      </c>
+    </row>
+    <row r="392" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A392" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="B392" s="9">
+        <v>140</v>
+      </c>
+      <c r="C392" s="9">
+        <v>142</v>
+      </c>
+      <c r="D392" s="28">
+        <v>145</v>
+      </c>
+      <c r="E392" s="9">
+        <v>146</v>
+      </c>
+      <c r="F392" s="9"/>
+      <c r="G392" s="10">
+        <v>6</v>
+      </c>
+      <c r="H392" s="11">
+        <v>4.2857142857142856</v>
+      </c>
+      <c r="I392" s="10">
+        <v>4</v>
+      </c>
+      <c r="J392" s="11">
+        <v>2.8169014084507045</v>
+      </c>
+      <c r="K392" s="9">
+        <v>1</v>
+      </c>
+      <c r="L392" s="11">
+        <v>0.68965517241379315</v>
+      </c>
+    </row>
+    <row r="393" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A393" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="B393" s="9">
+        <v>873</v>
+      </c>
+      <c r="C393" s="9">
+        <v>896</v>
+      </c>
+      <c r="D393" s="28">
+        <v>906</v>
+      </c>
+      <c r="E393" s="9">
+        <v>913</v>
+      </c>
+      <c r="F393" s="9"/>
+      <c r="G393" s="10">
+        <v>40</v>
+      </c>
+      <c r="H393" s="11">
+        <v>4.5819014891179837</v>
+      </c>
+      <c r="I393" s="10">
+        <v>17</v>
+      </c>
+      <c r="J393" s="11">
+        <v>1.8973214285714284</v>
+      </c>
+      <c r="K393" s="9">
+        <v>7</v>
+      </c>
+      <c r="L393" s="11">
+        <v>0.77262693156732898</v>
+      </c>
+    </row>
+    <row r="394" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A394" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="B394" s="9">
+        <v>0</v>
+      </c>
+      <c r="C394" s="9">
+        <v>0</v>
+      </c>
+      <c r="D394" s="28">
+        <v>144</v>
+      </c>
+      <c r="E394" s="9">
+        <v>138</v>
+      </c>
+      <c r="F394" s="9"/>
+      <c r="G394" s="10">
+        <v>138</v>
+      </c>
+      <c r="H394" s="11">
+        <v>100</v>
+      </c>
+      <c r="I394" s="10">
+        <v>138</v>
+      </c>
+      <c r="J394" s="11">
+        <v>100</v>
+      </c>
+      <c r="K394" s="9">
+        <v>-6</v>
+      </c>
+      <c r="L394" s="11">
+        <v>-4.1666666666666661</v>
+      </c>
+    </row>
+    <row r="395" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A395" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="B395" s="9">
+        <v>0</v>
+      </c>
+      <c r="C395" s="9">
+        <v>0</v>
+      </c>
+      <c r="D395" s="28">
+        <v>168</v>
+      </c>
+      <c r="E395" s="9">
+        <v>177</v>
+      </c>
+      <c r="F395" s="9"/>
+      <c r="G395" s="10">
+        <v>177</v>
+      </c>
+      <c r="H395" s="11">
+        <v>100</v>
+      </c>
+      <c r="I395" s="10">
+        <v>177</v>
+      </c>
+      <c r="J395" s="11">
+        <v>100</v>
+      </c>
+      <c r="K395" s="9">
+        <v>9</v>
+      </c>
+      <c r="L395" s="11">
+        <v>5.3571428571428568</v>
+      </c>
+    </row>
+    <row r="396" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A396" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="B396" s="9">
+        <v>330</v>
+      </c>
+      <c r="C396" s="9">
+        <v>484</v>
+      </c>
+      <c r="D396" s="28">
+        <v>574</v>
+      </c>
+      <c r="E396" s="9">
+        <v>626</v>
+      </c>
+      <c r="F396" s="9"/>
+      <c r="G396" s="10">
+        <v>296</v>
+      </c>
+      <c r="H396" s="11">
+        <v>89.696969696969703</v>
+      </c>
+      <c r="I396" s="10">
+        <v>142</v>
+      </c>
+      <c r="J396" s="11">
+        <v>29.338842975206614</v>
+      </c>
+      <c r="K396" s="9">
+        <v>52</v>
+      </c>
+      <c r="L396" s="11">
+        <v>9.0592334494773521</v>
+      </c>
+    </row>
+    <row r="397" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A397" s="19" t="s">
+        <v>235</v>
+      </c>
+      <c r="B397" s="9">
+        <v>242</v>
+      </c>
+      <c r="C397" s="9">
+        <v>287</v>
+      </c>
+      <c r="D397" s="28">
+        <v>303</v>
+      </c>
+      <c r="E397" s="9">
+        <v>334</v>
+      </c>
+      <c r="F397" s="9"/>
+      <c r="G397" s="10">
+        <v>92</v>
+      </c>
+      <c r="H397" s="11">
+        <v>38.016528925619838</v>
+      </c>
+      <c r="I397" s="10">
+        <v>47</v>
+      </c>
+      <c r="J397" s="11">
+        <v>16.376306620209057</v>
+      </c>
+      <c r="K397" s="9">
+        <v>31</v>
+      </c>
+      <c r="L397" s="11">
+        <v>10.231023102310232</v>
+      </c>
+    </row>
+    <row r="398" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A398" s="19" t="s">
+        <v>236</v>
+      </c>
+      <c r="B398" s="28">
+        <v>27</v>
+      </c>
+      <c r="C398" s="28">
+        <v>62</v>
+      </c>
+      <c r="D398" s="28">
+        <v>83</v>
+      </c>
+      <c r="E398" s="9">
+        <v>109</v>
+      </c>
+      <c r="F398" s="9"/>
+      <c r="G398" s="10">
+        <v>82</v>
+      </c>
+      <c r="H398" s="11">
+        <v>303.7037037037037</v>
+      </c>
+      <c r="I398" s="10">
+        <v>47</v>
+      </c>
+      <c r="J398" s="11">
+        <v>75.806451612903231</v>
+      </c>
+      <c r="K398" s="9">
+        <v>26</v>
+      </c>
+      <c r="L398" s="11">
+        <v>31.325301204819279</v>
+      </c>
+    </row>
+    <row r="399" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A399" s="19" t="s">
+        <v>223</v>
+      </c>
+      <c r="B399" s="28">
+        <v>215</v>
+      </c>
+      <c r="C399" s="28">
+        <v>225</v>
+      </c>
+      <c r="D399" s="28">
+        <v>220</v>
+      </c>
+      <c r="E399" s="9">
+        <v>225</v>
+      </c>
+      <c r="F399" s="9"/>
+      <c r="G399" s="10">
+        <v>10</v>
+      </c>
+      <c r="H399" s="11">
+        <v>4.6511627906976747</v>
+      </c>
+      <c r="I399" s="10">
+        <v>0</v>
+      </c>
+      <c r="J399" s="11">
+        <v>0</v>
+      </c>
+      <c r="K399" s="9">
+        <v>5</v>
+      </c>
+      <c r="L399" s="11">
+        <v>2.2727272727272729</v>
+      </c>
+    </row>
+    <row r="400" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A400" s="37" t="s">
+        <v>237</v>
+      </c>
+      <c r="B400" s="28">
+        <v>195</v>
+      </c>
+      <c r="C400" s="28">
+        <v>199</v>
+      </c>
+      <c r="D400" s="28">
+        <v>199</v>
+      </c>
+      <c r="E400" s="9">
+        <v>203</v>
+      </c>
+      <c r="F400" s="9"/>
+      <c r="G400" s="10">
+        <v>8</v>
+      </c>
+      <c r="H400" s="11">
+        <v>4.1025641025641022</v>
+      </c>
+      <c r="I400" s="10">
+        <v>4</v>
+      </c>
+      <c r="J400" s="11">
+        <v>2.0100502512562812</v>
+      </c>
+      <c r="K400" s="9">
+        <v>4</v>
+      </c>
+      <c r="L400" s="11">
+        <v>2.0100502512562812</v>
+      </c>
+    </row>
+    <row r="401" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A401" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="B401" s="9">
+        <v>96</v>
+      </c>
+      <c r="C401" s="9">
+        <v>125</v>
+      </c>
+      <c r="D401" s="28">
+        <v>170</v>
+      </c>
+      <c r="E401" s="9">
+        <v>225</v>
+      </c>
+      <c r="F401" s="9"/>
+      <c r="G401" s="10">
+        <v>129</v>
+      </c>
+      <c r="H401" s="11">
+        <v>134.375</v>
+      </c>
+      <c r="I401" s="10">
+        <v>100</v>
+      </c>
+      <c r="J401" s="11">
+        <v>80</v>
+      </c>
+      <c r="K401" s="9">
+        <v>55</v>
+      </c>
+      <c r="L401" s="11">
+        <v>32.352941176470587</v>
+      </c>
+    </row>
+    <row r="402" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A402" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="B402" s="9">
+        <v>96</v>
+      </c>
+      <c r="C402" s="9">
+        <v>85</v>
+      </c>
+      <c r="D402" s="28">
+        <v>90</v>
+      </c>
+      <c r="E402" s="9">
+        <v>107</v>
+      </c>
+      <c r="F402" s="9"/>
+      <c r="G402" s="10">
+        <v>11</v>
+      </c>
+      <c r="H402" s="11">
+        <v>11.458333333333332</v>
+      </c>
+      <c r="I402" s="10">
+        <v>22</v>
+      </c>
+      <c r="J402" s="11">
+        <v>25.882352941176475</v>
+      </c>
+      <c r="K402" s="9">
+        <v>17</v>
+      </c>
+      <c r="L402" s="11">
+        <v>18.888888888888889</v>
+      </c>
+    </row>
+    <row r="403" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A403" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="B403" s="9">
+        <v>0</v>
+      </c>
+      <c r="C403" s="9">
+        <v>40</v>
+      </c>
+      <c r="D403" s="28">
+        <v>80</v>
+      </c>
+      <c r="E403" s="9">
+        <v>118</v>
+      </c>
+      <c r="F403" s="9"/>
+      <c r="G403" s="10">
+        <v>118</v>
+      </c>
+      <c r="H403" s="11">
+        <v>100</v>
+      </c>
+      <c r="I403" s="10">
+        <v>78</v>
+      </c>
+      <c r="J403" s="11">
+        <v>195</v>
+      </c>
+      <c r="K403" s="9">
+        <v>38</v>
+      </c>
+      <c r="L403" s="11">
+        <v>47.5</v>
+      </c>
+    </row>
+    <row r="404" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A404" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="B404" s="9">
+        <v>364</v>
+      </c>
+      <c r="C404" s="9">
+        <v>355</v>
+      </c>
+      <c r="D404" s="28">
+        <v>359</v>
+      </c>
+      <c r="E404" s="9">
+        <v>398</v>
+      </c>
+      <c r="F404" s="9"/>
+      <c r="G404" s="10">
+        <v>34</v>
+      </c>
+      <c r="H404" s="11">
+        <v>9.3406593406593412</v>
+      </c>
+      <c r="I404" s="10">
+        <v>43</v>
+      </c>
+      <c r="J404" s="11">
+        <v>12.112676056338028</v>
+      </c>
+      <c r="K404" s="9">
+        <v>39</v>
+      </c>
+      <c r="L404" s="11">
+        <v>10.863509749303621</v>
+      </c>
+    </row>
+    <row r="405" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A405" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="B405" s="9">
+        <v>120</v>
+      </c>
+      <c r="C405" s="9">
+        <v>171</v>
+      </c>
+      <c r="D405" s="28">
+        <v>206</v>
+      </c>
+      <c r="E405" s="9">
+        <v>238</v>
+      </c>
+      <c r="F405" s="9"/>
+      <c r="G405" s="10">
+        <v>118</v>
+      </c>
+      <c r="H405" s="11">
+        <v>98.333333333333329</v>
+      </c>
+      <c r="I405" s="10">
+        <v>67</v>
+      </c>
+      <c r="J405" s="11">
+        <v>39.1812865497076</v>
+      </c>
+      <c r="K405" s="9">
+        <v>32</v>
+      </c>
+      <c r="L405" s="11">
+        <v>15.53398058252427</v>
+      </c>
+    </row>
+    <row r="406" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A406" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="B406" s="9">
+        <v>3291</v>
+      </c>
+      <c r="C406" s="9">
+        <v>3214</v>
+      </c>
+      <c r="D406" s="9">
+        <v>3168</v>
+      </c>
+      <c r="E406" s="9">
+        <v>3221</v>
+      </c>
+      <c r="F406" s="9"/>
+      <c r="G406" s="10">
+        <v>-70</v>
+      </c>
+      <c r="H406" s="11">
+        <v>-2.1270130659374051</v>
+      </c>
+      <c r="I406" s="10">
+        <v>7</v>
+      </c>
+      <c r="J406" s="11">
+        <v>0.21779713752333543</v>
+      </c>
+      <c r="K406" s="9">
+        <v>53</v>
+      </c>
+      <c r="L406" s="11">
+        <v>1.672979797979798</v>
+      </c>
+    </row>
+    <row r="407" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A407" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B407" s="9">
+        <v>2078</v>
+      </c>
+      <c r="C407" s="9">
+        <v>1961</v>
+      </c>
+      <c r="D407" s="9">
+        <v>1559</v>
+      </c>
+      <c r="E407" s="9">
+        <v>1566</v>
+      </c>
+      <c r="F407" s="9"/>
+      <c r="G407" s="10">
+        <v>-512</v>
+      </c>
+      <c r="H407" s="11">
+        <v>-24.639076034648703</v>
+      </c>
+      <c r="I407" s="10">
+        <v>-395</v>
+      </c>
+      <c r="J407" s="11">
+        <v>-20.14278429372769</v>
+      </c>
+      <c r="K407" s="9">
+        <v>7</v>
+      </c>
+      <c r="L407" s="11">
+        <v>0.44900577293136629</v>
+      </c>
+    </row>
+    <row r="408" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A408" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="B408" s="9">
+        <v>278</v>
+      </c>
+      <c r="C408" s="9">
+        <v>309</v>
+      </c>
+      <c r="D408" s="9">
+        <v>305</v>
+      </c>
+      <c r="E408" s="9">
+        <v>321</v>
+      </c>
+      <c r="F408" s="9"/>
+      <c r="G408" s="10">
+        <v>43</v>
+      </c>
+      <c r="H408" s="11">
+        <v>15.467625899280577</v>
+      </c>
+      <c r="I408" s="10">
+        <v>12</v>
+      </c>
+      <c r="J408" s="11">
+        <v>3.8834951456310676</v>
+      </c>
+      <c r="K408" s="9">
+        <v>16</v>
+      </c>
+      <c r="L408" s="11">
+        <v>5.2459016393442619</v>
+      </c>
+    </row>
+    <row r="409" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A409" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="B409" s="9">
+        <v>935</v>
+      </c>
+      <c r="C409" s="9">
+        <v>944</v>
+      </c>
+      <c r="D409" s="9">
+        <v>941</v>
+      </c>
+      <c r="E409" s="9">
+        <v>932</v>
+      </c>
+      <c r="F409" s="9"/>
+      <c r="G409" s="10">
+        <v>-3</v>
+      </c>
+      <c r="H409" s="11">
+        <v>-0.32085561497326204</v>
+      </c>
+      <c r="I409" s="10">
+        <v>-12</v>
+      </c>
+      <c r="J409" s="11">
+        <v>-1.2711864406779663</v>
+      </c>
+      <c r="K409" s="9">
+        <v>-9</v>
+      </c>
+      <c r="L409" s="11">
+        <v>-0.95642933049946877</v>
+      </c>
+    </row>
+    <row r="410" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A410" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="B410" s="9">
+        <v>0</v>
+      </c>
+      <c r="C410" s="9">
+        <v>0</v>
+      </c>
+      <c r="D410" s="9">
+        <v>171</v>
+      </c>
+      <c r="E410" s="9">
+        <v>178</v>
+      </c>
+      <c r="F410" s="9"/>
+      <c r="G410" s="10">
+        <v>178</v>
+      </c>
+      <c r="H410" s="11">
+        <v>100</v>
+      </c>
+      <c r="I410" s="10">
+        <v>178</v>
+      </c>
+      <c r="J410" s="11">
+        <v>100</v>
+      </c>
+      <c r="K410" s="9">
+        <v>7</v>
+      </c>
+      <c r="L410" s="11">
+        <v>4.0935672514619883</v>
+      </c>
+    </row>
+    <row r="411" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A411" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="B411" s="9">
+        <v>0</v>
+      </c>
+      <c r="C411" s="9">
+        <v>0</v>
+      </c>
+      <c r="D411" s="28">
+        <v>32</v>
+      </c>
+      <c r="E411" s="9">
+        <v>32</v>
+      </c>
+      <c r="F411" s="9"/>
+      <c r="G411" s="10">
+        <v>32</v>
+      </c>
+      <c r="H411" s="11">
+        <v>100</v>
+      </c>
+      <c r="I411" s="10">
+        <v>32</v>
+      </c>
+      <c r="J411" s="11">
+        <v>100</v>
+      </c>
+      <c r="K411" s="9">
+        <v>0</v>
+      </c>
+      <c r="L411" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="412" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A412" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="B412" s="9">
+        <v>0</v>
+      </c>
+      <c r="C412" s="9">
+        <v>0</v>
+      </c>
+      <c r="D412" s="28">
+        <v>12</v>
+      </c>
+      <c r="E412" s="9">
+        <v>21</v>
+      </c>
+      <c r="F412" s="9"/>
+      <c r="G412" s="10">
+        <v>21</v>
+      </c>
+      <c r="H412" s="11">
+        <v>100</v>
+      </c>
+      <c r="I412" s="10">
+        <v>21</v>
+      </c>
+      <c r="J412" s="11">
+        <v>100</v>
+      </c>
+      <c r="K412" s="9">
+        <v>9</v>
+      </c>
+      <c r="L412" s="11">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="413" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A413" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="B413" s="9">
+        <v>0</v>
+      </c>
+      <c r="C413" s="9">
+        <v>0</v>
+      </c>
+      <c r="D413" s="28">
+        <v>148</v>
+      </c>
+      <c r="E413" s="9">
+        <v>171</v>
+      </c>
+      <c r="F413" s="9"/>
+      <c r="G413" s="10">
+        <v>171</v>
+      </c>
+      <c r="H413" s="11">
+        <v>100</v>
+      </c>
+      <c r="I413" s="10">
+        <v>171</v>
+      </c>
+      <c r="J413" s="11">
+        <v>100</v>
+      </c>
+      <c r="K413" s="9">
+        <v>23</v>
+      </c>
+      <c r="L413" s="11">
+        <v>15.54054054054054</v>
+      </c>
+    </row>
+    <row r="414" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A414" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="B414" s="9">
+        <v>2351</v>
+      </c>
+      <c r="C414" s="9">
+        <v>2501</v>
+      </c>
+      <c r="D414" s="28">
+        <v>2549</v>
+      </c>
+      <c r="E414" s="9">
+        <v>2682</v>
+      </c>
+      <c r="F414" s="9"/>
+      <c r="G414" s="10">
+        <v>331</v>
+      </c>
+      <c r="H414" s="11">
+        <v>14.07911527009783</v>
+      </c>
+      <c r="I414" s="10">
+        <v>181</v>
+      </c>
+      <c r="J414" s="11">
+        <v>7.2371051579368251</v>
+      </c>
+      <c r="K414" s="9">
+        <v>133</v>
+      </c>
+      <c r="L414" s="11">
+        <v>5.2177324440957236</v>
+      </c>
+    </row>
+    <row r="415" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A415" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B415" s="9">
+        <v>1320</v>
+      </c>
+      <c r="C415" s="9">
+        <v>1446</v>
+      </c>
+      <c r="D415" s="28">
+        <v>1505</v>
+      </c>
+      <c r="E415" s="9">
+        <v>1638</v>
+      </c>
+      <c r="F415" s="9"/>
+      <c r="G415" s="10">
+        <v>318</v>
+      </c>
+      <c r="H415" s="11">
+        <v>24.09090909090909</v>
+      </c>
+      <c r="I415" s="10">
+        <v>192</v>
+      </c>
+      <c r="J415" s="11">
+        <v>13.278008298755188</v>
+      </c>
+      <c r="K415" s="9">
+        <v>133</v>
+      </c>
+      <c r="L415" s="11">
+        <v>8.8372093023255811</v>
+      </c>
+    </row>
+    <row r="416" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A416" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="B416" s="9">
+        <v>108</v>
+      </c>
+      <c r="C416" s="9">
+        <v>112</v>
+      </c>
+      <c r="D416" s="28">
+        <v>107</v>
+      </c>
+      <c r="E416" s="9">
+        <v>113</v>
+      </c>
+      <c r="F416" s="9"/>
+      <c r="G416" s="10">
+        <v>5</v>
+      </c>
+      <c r="H416" s="11">
+        <v>4.6296296296296298</v>
+      </c>
+      <c r="I416" s="10">
+        <v>1</v>
+      </c>
+      <c r="J416" s="11">
+        <v>0.89285714285714279</v>
+      </c>
+      <c r="K416" s="9">
+        <v>6</v>
+      </c>
+      <c r="L416" s="11">
+        <v>5.6074766355140184</v>
+      </c>
+    </row>
+    <row r="417" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A417" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="B417" s="9">
+        <v>923</v>
+      </c>
+      <c r="C417" s="9">
+        <v>943</v>
+      </c>
+      <c r="D417" s="28">
+        <v>937</v>
+      </c>
+      <c r="E417" s="9">
+        <v>931</v>
+      </c>
+      <c r="F417" s="9"/>
+      <c r="G417" s="10">
+        <v>8</v>
+      </c>
+      <c r="H417" s="11">
+        <v>0.8667388949079089</v>
+      </c>
+      <c r="I417" s="10">
+        <v>-12</v>
+      </c>
+      <c r="J417" s="11">
+        <v>-1.2725344644750796</v>
+      </c>
+      <c r="K417" s="9">
+        <v>-6</v>
+      </c>
+      <c r="L417" s="11">
+        <v>-0.64034151547491991</v>
+      </c>
+    </row>
+    <row r="418" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A418" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="B418" s="9">
+        <v>2294</v>
+      </c>
+      <c r="C418" s="9">
+        <v>2273</v>
+      </c>
+      <c r="D418" s="9">
+        <v>2300</v>
+      </c>
+      <c r="E418" s="9">
+        <v>2410</v>
+      </c>
+      <c r="F418" s="9"/>
+      <c r="G418" s="10">
+        <v>116</v>
+      </c>
+      <c r="H418" s="11">
+        <v>5.0566695727986044</v>
+      </c>
+      <c r="I418" s="10">
+        <v>137</v>
+      </c>
+      <c r="J418" s="11">
+        <v>6.0272767267927847</v>
+      </c>
+      <c r="K418" s="9">
+        <v>110</v>
+      </c>
+      <c r="L418" s="11">
+        <v>4.7826086956521738</v>
+      </c>
+    </row>
+    <row r="419" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A419" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="B419" s="9">
+        <v>886</v>
+      </c>
+      <c r="C419" s="9">
+        <v>894</v>
+      </c>
+      <c r="D419" s="9">
+        <v>911</v>
+      </c>
+      <c r="E419" s="9">
+        <v>983</v>
+      </c>
+      <c r="F419" s="9"/>
+      <c r="G419" s="10">
+        <v>97</v>
+      </c>
+      <c r="H419" s="11">
+        <v>10.948081264108351</v>
+      </c>
+      <c r="I419" s="10">
+        <v>89</v>
+      </c>
+      <c r="J419" s="11">
+        <v>9.9552572706935134</v>
+      </c>
+      <c r="K419" s="9">
         <v>72</v>
       </c>
-      <c r="I304" s="12">
-[...10 lines deleted...]
-      <c r="A305" s="5" t="s">
+      <c r="L419" s="11">
+        <v>7.9034028540065862</v>
+      </c>
+    </row>
+    <row r="420" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A420" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="B420" s="9">
+        <v>136</v>
+      </c>
+      <c r="C420" s="9">
+        <v>132</v>
+      </c>
+      <c r="D420" s="9">
+        <v>139</v>
+      </c>
+      <c r="E420" s="9">
+        <v>177</v>
+      </c>
+      <c r="F420" s="9"/>
+      <c r="G420" s="10">
+        <v>41</v>
+      </c>
+      <c r="H420" s="11">
+        <v>30.147058823529409</v>
+      </c>
+      <c r="I420" s="10">
+        <v>45</v>
+      </c>
+      <c r="J420" s="11">
+        <v>34.090909090909086</v>
+      </c>
+      <c r="K420" s="9">
+        <v>38</v>
+      </c>
+      <c r="L420" s="11">
+        <v>27.338129496402878</v>
+      </c>
+    </row>
+    <row r="421" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A421" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="B421" s="9">
+        <v>935</v>
+      </c>
+      <c r="C421" s="9">
+        <v>935</v>
+      </c>
+      <c r="D421" s="9">
+        <v>948</v>
+      </c>
+      <c r="E421" s="9">
+        <v>954</v>
+      </c>
+      <c r="F421" s="9"/>
+      <c r="G421" s="10">
+        <v>19</v>
+      </c>
+      <c r="H421" s="11">
+        <v>2.0320855614973263</v>
+      </c>
+      <c r="I421" s="10">
+        <v>19</v>
+      </c>
+      <c r="J421" s="11">
+        <v>2.0320855614973263</v>
+      </c>
+      <c r="K421" s="9">
+        <v>6</v>
+      </c>
+      <c r="L421" s="11">
+        <v>0.63291139240506333</v>
+      </c>
+    </row>
+    <row r="422" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A422" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="B422" s="9">
+        <v>337</v>
+      </c>
+      <c r="C422" s="9">
+        <v>312</v>
+      </c>
+      <c r="D422" s="9">
+        <v>302</v>
+      </c>
+      <c r="E422" s="9">
+        <v>296</v>
+      </c>
+      <c r="F422" s="9"/>
+      <c r="G422" s="10">
+        <v>-41</v>
+      </c>
+      <c r="H422" s="11">
+        <v>-12.166172106824925</v>
+      </c>
+      <c r="I422" s="10">
+        <v>-16</v>
+      </c>
+      <c r="J422" s="11">
+        <v>-5.1282051282051277</v>
+      </c>
+      <c r="K422" s="9">
+        <v>-6</v>
+      </c>
+      <c r="L422" s="11">
+        <v>-1.9867549668874174</v>
+      </c>
+    </row>
+    <row r="423" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B423" s="9"/>
+      <c r="C423" s="9"/>
+      <c r="D423" s="9"/>
+      <c r="E423" s="9"/>
+      <c r="F423" s="9"/>
+      <c r="G423" s="9"/>
+      <c r="H423" s="9"/>
+      <c r="I423" s="10"/>
+      <c r="J423" s="25"/>
+      <c r="K423" s="25"/>
+      <c r="L423" s="25"/>
+    </row>
+    <row r="424" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A424" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="B424" s="9"/>
+      <c r="C424" s="9"/>
+      <c r="D424" s="9"/>
+      <c r="E424" s="9"/>
+      <c r="F424" s="9"/>
+      <c r="G424" s="9"/>
+      <c r="H424" s="9"/>
+      <c r="I424" s="10"/>
+      <c r="J424" s="25"/>
+      <c r="K424" s="25"/>
+      <c r="L424" s="25"/>
+    </row>
+    <row r="425" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A425" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="B425" s="9">
+        <v>7391</v>
+      </c>
+      <c r="C425" s="9">
+        <v>7800</v>
+      </c>
+      <c r="D425" s="9">
+        <v>8020</v>
+      </c>
+      <c r="E425" s="9">
+        <v>8193</v>
+      </c>
+      <c r="F425" s="9"/>
+      <c r="G425" s="10">
+        <v>802</v>
+      </c>
+      <c r="H425" s="11">
+        <v>10.851035042619401</v>
+      </c>
+      <c r="I425" s="10">
+        <v>393</v>
+      </c>
+      <c r="J425" s="11">
+        <v>5.0384615384615383</v>
+      </c>
+      <c r="K425" s="9">
         <v>173</v>
       </c>
-      <c r="B305" s="6">
-[...2 lines deleted...]
-      <c r="C305" s="6">
+      <c r="L425" s="11">
+        <v>2.1571072319201994</v>
+      </c>
+    </row>
+    <row r="426" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A426" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="B426" s="9">
+        <v>1355</v>
+      </c>
+      <c r="C426" s="9">
+        <v>1419</v>
+      </c>
+      <c r="D426" s="9">
+        <v>1486</v>
+      </c>
+      <c r="E426" s="9">
+        <v>1519</v>
+      </c>
+      <c r="F426" s="9"/>
+      <c r="G426" s="10">
+        <v>164</v>
+      </c>
+      <c r="H426" s="11">
+        <v>12.103321033210332</v>
+      </c>
+      <c r="I426" s="10">
+        <v>100</v>
+      </c>
+      <c r="J426" s="11">
+        <v>7.0472163495419311</v>
+      </c>
+      <c r="K426" s="9">
+        <v>33</v>
+      </c>
+      <c r="L426" s="11">
+        <v>2.2207267833109019</v>
+      </c>
+    </row>
+    <row r="427" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A427" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="B427" s="9">
+        <v>16406</v>
+      </c>
+      <c r="C427" s="9">
+        <v>16027</v>
+      </c>
+      <c r="D427" s="9">
+        <v>15114</v>
+      </c>
+      <c r="E427" s="9">
+        <v>16256</v>
+      </c>
+      <c r="F427" s="9"/>
+      <c r="G427" s="10">
+        <v>-150</v>
+      </c>
+      <c r="H427" s="11">
+        <v>-0.91429964647080331</v>
+      </c>
+      <c r="I427" s="10">
+        <v>229</v>
+      </c>
+      <c r="J427" s="11">
+        <v>1.4288388344668372</v>
+      </c>
+      <c r="K427" s="9">
+        <v>1142</v>
+      </c>
+      <c r="L427" s="11">
+        <v>7.5559084292708745</v>
+      </c>
+    </row>
+    <row r="428" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A428" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="B428" s="9">
+        <v>42</v>
+      </c>
+      <c r="C428" s="9">
+        <v>46</v>
+      </c>
+      <c r="D428" s="9">
+        <v>46</v>
+      </c>
+      <c r="E428" s="9">
+        <v>48</v>
+      </c>
+      <c r="F428" s="9"/>
+      <c r="G428" s="10">
+        <v>6</v>
+      </c>
+      <c r="H428" s="11">
+        <v>14.285714285714285</v>
+      </c>
+      <c r="I428" s="10">
+        <v>2</v>
+      </c>
+      <c r="J428" s="11">
+        <v>4.3478260869565215</v>
+      </c>
+      <c r="K428" s="9">
+        <v>2</v>
+      </c>
+      <c r="L428" s="11">
+        <v>4.3478260869565215</v>
+      </c>
+    </row>
+    <row r="429" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A429" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="B429" s="9">
+        <v>13</v>
+      </c>
+      <c r="C429" s="9">
+        <v>12</v>
+      </c>
+      <c r="D429" s="9">
+        <v>14</v>
+      </c>
+      <c r="E429" s="9">
+        <v>12</v>
+      </c>
+      <c r="F429" s="9"/>
+      <c r="G429" s="10">
+        <v>-1</v>
+      </c>
+      <c r="H429" s="11">
+        <v>-7.6923076923076925</v>
+      </c>
+      <c r="I429" s="10">
         <v>0</v>
       </c>
-      <c r="D305" s="28">
+      <c r="J429" s="11">
         <v>0</v>
       </c>
-      <c r="E305" s="6">
+      <c r="K429" s="9">
+        <v>-2</v>
+      </c>
+      <c r="L429" s="11">
+        <v>-14.285714285714285</v>
+      </c>
+    </row>
+    <row r="430" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A430" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="B430" s="9">
+        <v>1247</v>
+      </c>
+      <c r="C430" s="9">
+        <v>1149</v>
+      </c>
+      <c r="D430" s="9">
+        <v>1165</v>
+      </c>
+      <c r="E430" s="9">
+        <v>1190</v>
+      </c>
+      <c r="F430" s="9"/>
+      <c r="G430" s="10">
+        <v>-57</v>
+      </c>
+      <c r="H430" s="11">
+        <v>-4.5709703287890937</v>
+      </c>
+      <c r="I430" s="10">
+        <v>41</v>
+      </c>
+      <c r="J430" s="11">
+        <v>3.5683202785030463</v>
+      </c>
+      <c r="K430" s="9">
+        <v>25</v>
+      </c>
+      <c r="L430" s="11">
+        <v>2.1459227467811157</v>
+      </c>
+    </row>
+    <row r="431" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A431" s="19" t="s">
+        <v>236</v>
+      </c>
+      <c r="B431" s="9">
+        <v>27</v>
+      </c>
+      <c r="C431" s="9">
+        <v>62</v>
+      </c>
+      <c r="D431" s="9">
+        <v>83</v>
+      </c>
+      <c r="E431" s="9">
+        <v>109</v>
+      </c>
+      <c r="F431" s="9"/>
+      <c r="G431" s="10">
+        <v>82</v>
+      </c>
+      <c r="H431" s="11">
+        <v>303.7037037037037</v>
+      </c>
+      <c r="I431" s="10">
+        <v>47</v>
+      </c>
+      <c r="J431" s="11">
+        <v>75.806451612903231</v>
+      </c>
+      <c r="K431" s="9">
+        <v>26</v>
+      </c>
+      <c r="L431" s="11">
+        <v>31.325301204819279</v>
+      </c>
+    </row>
+    <row r="432" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A432" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="B432" s="9">
+        <v>868</v>
+      </c>
+      <c r="C432" s="9">
+        <v>895</v>
+      </c>
+      <c r="D432" s="9">
+        <v>899</v>
+      </c>
+      <c r="E432" s="9">
+        <v>967</v>
+      </c>
+      <c r="F432" s="9"/>
+      <c r="G432" s="10">
+        <v>99</v>
+      </c>
+      <c r="H432" s="11">
+        <v>11.405529953917052</v>
+      </c>
+      <c r="I432" s="10">
+        <v>72</v>
+      </c>
+      <c r="J432" s="11">
+        <v>8.044692737430168</v>
+      </c>
+      <c r="K432" s="9">
+        <v>68</v>
+      </c>
+      <c r="L432" s="11">
+        <v>7.5639599555061183</v>
+      </c>
+    </row>
+    <row r="433" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A433" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="B433" s="9">
         <v>0</v>
       </c>
-      <c r="F305" s="11">
-[...5 lines deleted...]
-      <c r="H305" s="11">
+      <c r="C433" s="9">
         <v>0</v>
       </c>
-      <c r="I305" s="12">
+      <c r="D433" s="9">
+        <v>502</v>
+      </c>
+      <c r="E433" s="9">
+        <v>501</v>
+      </c>
+      <c r="F433" s="9"/>
+      <c r="G433" s="10">
+        <v>501</v>
+      </c>
+      <c r="H433" s="11">
+        <v>100</v>
+      </c>
+      <c r="I433" s="10">
+        <v>501</v>
+      </c>
+      <c r="J433" s="11">
+        <v>100</v>
+      </c>
+      <c r="K433" s="9">
+        <v>-1</v>
+      </c>
+      <c r="L433" s="11">
+        <v>-0.19920318725099601</v>
+      </c>
+    </row>
+    <row r="434" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A434" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="B434" s="9">
         <v>0</v>
       </c>
-      <c r="J305" s="6">
+      <c r="C434" s="9">
         <v>0</v>
       </c>
-      <c r="K305" s="12">
+      <c r="D434" s="9">
+        <v>32</v>
+      </c>
+      <c r="E434" s="9">
+        <v>32</v>
+      </c>
+      <c r="F434" s="9"/>
+      <c r="G434" s="10">
+        <v>32</v>
+      </c>
+      <c r="H434" s="11">
+        <v>100</v>
+      </c>
+      <c r="I434" s="10">
+        <v>32</v>
+      </c>
+      <c r="J434" s="11">
+        <v>100</v>
+      </c>
+      <c r="K434" s="9">
         <v>0</v>
       </c>
-    </row>
-[...176 lines deleted...]
-      <c r="A311" s="5" t="s">
+      <c r="L434" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="435" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A435" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="B435" s="9">
+        <v>0</v>
+      </c>
+      <c r="C435" s="9">
+        <v>0</v>
+      </c>
+      <c r="D435" s="9">
+        <v>12</v>
+      </c>
+      <c r="E435" s="9">
+        <v>21</v>
+      </c>
+      <c r="F435" s="9"/>
+      <c r="G435" s="10">
+        <v>21</v>
+      </c>
+      <c r="H435" s="11">
+        <v>100</v>
+      </c>
+      <c r="I435" s="10">
+        <v>21</v>
+      </c>
+      <c r="J435" s="11">
+        <v>100</v>
+      </c>
+      <c r="K435" s="9">
+        <v>9</v>
+      </c>
+      <c r="L435" s="11">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="436" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A436" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="B436" s="9">
+        <v>0</v>
+      </c>
+      <c r="C436" s="9">
+        <v>0</v>
+      </c>
+      <c r="D436" s="9">
+        <v>23</v>
+      </c>
+      <c r="E436" s="9">
+        <v>18</v>
+      </c>
+      <c r="F436" s="9"/>
+      <c r="G436" s="10">
+        <v>18</v>
+      </c>
+      <c r="H436" s="11">
+        <v>100</v>
+      </c>
+      <c r="I436" s="10">
+        <v>18</v>
+      </c>
+      <c r="J436" s="11">
+        <v>100</v>
+      </c>
+      <c r="K436" s="9">
+        <v>-5</v>
+      </c>
+      <c r="L436" s="11">
+        <v>-21.739130434782609</v>
+      </c>
+    </row>
+    <row r="437" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A437" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="B437" s="9">
+        <v>0</v>
+      </c>
+      <c r="C437" s="9">
+        <v>0</v>
+      </c>
+      <c r="D437" s="9">
+        <v>831</v>
+      </c>
+      <c r="E437" s="9">
+        <v>919</v>
+      </c>
+      <c r="F437" s="9"/>
+      <c r="G437" s="10">
+        <v>919</v>
+      </c>
+      <c r="H437" s="11">
+        <v>100</v>
+      </c>
+      <c r="I437" s="10">
+        <v>919</v>
+      </c>
+      <c r="J437" s="11">
+        <v>100</v>
+      </c>
+      <c r="K437" s="9">
+        <v>88</v>
+      </c>
+      <c r="L437" s="11">
+        <v>10.589651022864018</v>
+      </c>
+    </row>
+    <row r="438" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B438" s="9"/>
+      <c r="C438" s="9"/>
+      <c r="D438" s="9"/>
+      <c r="E438" s="9"/>
+      <c r="F438" s="9"/>
+      <c r="G438" s="10"/>
+      <c r="H438" s="11"/>
+      <c r="I438" s="10"/>
+      <c r="J438" s="25"/>
+      <c r="K438" s="9"/>
+      <c r="L438" s="11"/>
+    </row>
+    <row r="439" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B439" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C439" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="D439" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E439" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="F439" s="12"/>
+      <c r="G439" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="H439" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="I439" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="J439" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="K439" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="L439" s="12" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="440" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A440" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="B440" s="9">
+        <v>27349</v>
+      </c>
+      <c r="C440" s="9">
+        <v>27410</v>
+      </c>
+      <c r="D440" s="9">
+        <v>26827</v>
+      </c>
+      <c r="E440" s="9">
+        <v>28294</v>
+      </c>
+      <c r="F440" s="9"/>
+      <c r="G440" s="10">
+        <v>945</v>
+      </c>
+      <c r="H440" s="11">
+        <v>3.4553365753775274</v>
+      </c>
+      <c r="I440" s="10">
+        <v>884</v>
+      </c>
+      <c r="J440" s="11">
+        <v>3.2251003283473181</v>
+      </c>
+      <c r="K440" s="9">
+        <v>1467</v>
+      </c>
+      <c r="L440" s="11">
+        <v>5.4683714168561526</v>
+      </c>
+    </row>
+    <row r="441" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B441" s="9"/>
+      <c r="C441" s="9"/>
+      <c r="D441" s="9"/>
+      <c r="E441" s="9"/>
+      <c r="F441" s="9"/>
+      <c r="G441" s="9"/>
+      <c r="H441" s="9"/>
+      <c r="I441" s="10"/>
+      <c r="J441" s="25"/>
+      <c r="K441" s="25"/>
+      <c r="L441" s="25"/>
+    </row>
+    <row r="442" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A442" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="B442" s="9"/>
+      <c r="C442" s="9"/>
+      <c r="D442" s="9"/>
+      <c r="E442" s="9"/>
+      <c r="F442" s="9"/>
+      <c r="G442" s="9"/>
+      <c r="H442" s="9"/>
+      <c r="I442" s="10"/>
+      <c r="J442" s="25"/>
+      <c r="K442" s="25"/>
+      <c r="L442" s="25"/>
+    </row>
+    <row r="443" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A443" s="2"/>
+      <c r="B443" s="9"/>
+      <c r="C443" s="9"/>
+      <c r="D443" s="9"/>
+      <c r="E443" s="9"/>
+      <c r="F443" s="9"/>
+      <c r="G443" s="9"/>
+      <c r="H443" s="9"/>
+      <c r="I443" s="10"/>
+      <c r="J443" s="25"/>
+      <c r="K443" s="25"/>
+      <c r="L443" s="25"/>
+    </row>
+    <row r="444" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A444" s="3" t="s">
         <v>251</v>
       </c>
-      <c r="B311" s="6">
-[...101 lines deleted...]
-      <c r="A314" s="5" t="s">
+      <c r="B444" s="9">
+        <v>1610</v>
+      </c>
+      <c r="C444" s="9">
+        <v>1667</v>
+      </c>
+      <c r="D444" s="9">
+        <v>1740</v>
+      </c>
+      <c r="E444" s="9">
+        <v>1797</v>
+      </c>
+      <c r="F444" s="9"/>
+      <c r="G444" s="10">
+        <v>187</v>
+      </c>
+      <c r="H444" s="11">
+        <v>11.614906832298137</v>
+      </c>
+      <c r="I444" s="10">
+        <v>130</v>
+      </c>
+      <c r="J444" s="11">
+        <v>7.7984403119376129</v>
+      </c>
+      <c r="K444" s="9">
+        <v>57</v>
+      </c>
+      <c r="L444" s="11">
+        <v>3.2758620689655173</v>
+      </c>
+    </row>
+    <row r="445" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A445" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B445" s="9">
+        <v>733</v>
+      </c>
+      <c r="C445" s="9">
+        <v>789</v>
+      </c>
+      <c r="D445" s="9">
+        <v>891</v>
+      </c>
+      <c r="E445" s="9">
+        <v>914</v>
+      </c>
+      <c r="F445" s="9"/>
+      <c r="G445" s="10">
         <v>181</v>
       </c>
-      <c r="B314" s="6">
-[...81 lines deleted...]
-      <c r="F316" s="11">
+      <c r="H445" s="11">
+        <v>24.693042291950889</v>
+      </c>
+      <c r="I445" s="10">
+        <v>125</v>
+      </c>
+      <c r="J445" s="11">
+        <v>15.842839036755388</v>
+      </c>
+      <c r="K445" s="9">
+        <v>23</v>
+      </c>
+      <c r="L445" s="11">
+        <v>2.5813692480359149</v>
+      </c>
+    </row>
+    <row r="446" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A446" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="B446" s="9">
+        <v>877</v>
+      </c>
+      <c r="C446" s="9">
+        <v>878</v>
+      </c>
+      <c r="D446" s="9">
+        <v>849</v>
+      </c>
+      <c r="E446" s="9">
+        <v>883</v>
+      </c>
+      <c r="F446" s="9"/>
+      <c r="G446" s="10">
+        <v>6</v>
+      </c>
+      <c r="H446" s="11">
+        <v>0.68415051311288488</v>
+      </c>
+      <c r="I446" s="10">
+        <v>5</v>
+      </c>
+      <c r="J446" s="11">
+        <v>0.56947608200455579</v>
+      </c>
+      <c r="K446" s="9">
+        <v>34</v>
+      </c>
+      <c r="L446" s="11">
+        <v>4.0047114252061249</v>
+      </c>
+    </row>
+    <row r="447" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A447" s="19" t="s">
+        <v>252</v>
+      </c>
+      <c r="B447" s="28">
+        <v>2026</v>
+      </c>
+      <c r="C447" s="28">
+        <v>2196</v>
+      </c>
+      <c r="D447" s="9">
+        <v>2247</v>
+      </c>
+      <c r="E447" s="9">
+        <v>2322</v>
+      </c>
+      <c r="F447" s="9"/>
+      <c r="G447" s="10">
+        <v>296</v>
+      </c>
+      <c r="H447" s="11">
+        <v>14.610069101678183</v>
+      </c>
+      <c r="I447" s="10">
+        <v>126</v>
+      </c>
+      <c r="J447" s="11">
+        <v>5.7377049180327866</v>
+      </c>
+      <c r="K447" s="9">
+        <v>75</v>
+      </c>
+      <c r="L447" s="11">
+        <v>3.3377837116154869</v>
+      </c>
+    </row>
+    <row r="448" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A448" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="B448" s="9">
+        <v>260</v>
+      </c>
+      <c r="C448" s="9">
+        <v>267</v>
+      </c>
+      <c r="D448" s="9">
+        <v>261</v>
+      </c>
+      <c r="E448" s="9">
+        <v>244</v>
+      </c>
+      <c r="F448" s="9"/>
+      <c r="G448" s="10">
+        <v>-16</v>
+      </c>
+      <c r="H448" s="11">
+        <v>-6.1538461538461542</v>
+      </c>
+      <c r="I448" s="10">
+        <v>-23</v>
+      </c>
+      <c r="J448" s="11">
+        <v>-8.6142322097378283</v>
+      </c>
+      <c r="K448" s="9">
+        <v>-17</v>
+      </c>
+      <c r="L448" s="11">
+        <v>-6.5134099616858236</v>
+      </c>
+    </row>
+    <row r="449" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B449" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="G316" s="12">
-[...218 lines deleted...]
-      <c r="J322" s="6">
+      <c r="C449" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="D449" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E449" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="F449" s="12"/>
+      <c r="G449" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="H449" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="I449" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="J449" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="K449" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="L449" s="12" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="450" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A450" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="B450" s="9">
+        <v>3896</v>
+      </c>
+      <c r="C450" s="9">
+        <v>4130</v>
+      </c>
+      <c r="D450" s="9">
+        <v>4248</v>
+      </c>
+      <c r="E450" s="9">
+        <v>4363</v>
+      </c>
+      <c r="F450" s="9"/>
+      <c r="G450" s="10">
         <v>467</v>
       </c>
-      <c r="K322" s="12">
-[...2414 lines deleted...]
-      <c r="A397" s="37" t="s">
+      <c r="H450" s="11">
+        <v>11.98665297741273</v>
+      </c>
+      <c r="I450" s="10">
         <v>233</v>
       </c>
-      <c r="B397" s="28">
-[...1657 lines deleted...]
-      <c r="K448" s="25"/>
+      <c r="J450" s="11">
+        <v>5.641646489104116</v>
+      </c>
+      <c r="K450" s="9">
+        <v>115</v>
+      </c>
+      <c r="L450" s="11">
+        <v>2.707156308851224</v>
+      </c>
+    </row>
+    <row r="451" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B451" s="9"/>
+      <c r="C451" s="9"/>
+      <c r="D451" s="9"/>
+      <c r="E451" s="9"/>
+      <c r="F451" s="9"/>
+      <c r="G451" s="10"/>
+      <c r="H451" s="11"/>
+      <c r="I451" s="10"/>
+      <c r="J451" s="25"/>
+      <c r="K451" s="25"/>
+      <c r="L451" s="25"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...1 lines deleted...]
-    <mergeCell ref="A350:H350"/>
+  <mergeCells count="5">
+    <mergeCell ref="A63:J63"/>
+    <mergeCell ref="A64:J64"/>
+    <mergeCell ref="A66:J66"/>
+    <mergeCell ref="A352:I352"/>
+    <mergeCell ref="A353:I353"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...345 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>2025 Preliminary Enrollment</vt:lpstr>
+      <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>THECB</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Texas Higher Education Enrollments - Fall 2025</dc:title>
   <dc:subject>Higher Education Enrollment</dc:subject>
   <dc:creator>Educational Data Center</dc:creator>
   <cp:keywords>Enrollment, Texas Higher Education</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>